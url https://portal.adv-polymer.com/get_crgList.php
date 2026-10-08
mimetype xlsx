--- v4 (2026-08-09)
+++ v5 (2026-10-08)
@@ -27,51 +27,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CRG" sheetId="1" r:id="rId4"/>
     <sheet name="Frequently Asked Questions(FAQ)" sheetId="2" r:id="rId5"/>
     <sheet name="MarineLINE GASFREEING Flowchart" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CRG'!$A$4:$E$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'CRG'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4032">
   <si>
-    <t>2026-08-09T10:26:52-04:00</t>
+    <t>2026-10-07T21:13:24-04:00</t>
   </si>
   <si>
     <t>CAS NUMBER</t>
   </si>
   <si>
     <t>CARGO / CHEMICAL NAME</t>
   </si>
   <si>
     <t>MarineLINE® 784 Resistance Code*</t>
   </si>
   <si>
     <t>Ref. Notes</t>
   </si>
   <si>
     <t>Max. Temp °C</t>
   </si>
   <si>
     <t>NOTES:</t>
   </si>
   <si>
     <t>• DO NOT STEAM MarineLINE® coated tanks.</t>
   </si>
   <si>
     <t>• Cargo List is based on practical tests carried out on pure and/or commercial products. Compositions of cargoes are subject to change based on manufacture and may vary in composition. APC has no control over the composition of these cargoes, the sequencing or conditions of service and expressly disclaims any responsibility for results of any incidental or consequential outcome of any kind.</t>
   </si>