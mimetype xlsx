--- v1 (2026-02-21)
+++ v2 (2026-04-10)
@@ -25,53 +25,53 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CRG" sheetId="1" r:id="rId4"/>
     <sheet name="Frequently Asked Questions(FAQ)" sheetId="2" r:id="rId5"/>
     <sheet name="MarineLINE GASFREEING Flowchart" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CRG'!$A$4:$E$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'CRG'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4035">
-[...1 lines deleted...]
-    <t>2026-02-21T04:50:01-05:00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4032">
+  <si>
+    <t>2026-04-10T14:01:58-04:00</t>
   </si>
   <si>
     <t>CAS NUMBER</t>
   </si>
   <si>
     <t>CARGO / CHEMICAL NAME</t>
   </si>
   <si>
     <t>MarineLINE® 784 Resistance Code*</t>
   </si>
   <si>
     <t>Ref. Notes</t>
   </si>
   <si>
     <t>Max. Temp °C</t>
   </si>
   <si>
     <t>NOTES:</t>
   </si>
   <si>
     <t>• DO NOT STEAM MarineLINE® coated tanks.</t>
   </si>
   <si>
     <t>• Cargo List is based on practical tests carried out on pure and/or commercial products. Compositions of cargoes are subject to change based on manufacture and may vary in composition. APC has no control over the composition of these cargoes, the sequencing or conditions of service and expressly disclaims any responsibility for results of any incidental or consequential outcome of any kind.</t>
   </si>
@@ -2849,62 +2849,62 @@
   <si>
     <t>1306-19-0</t>
   </si>
   <si>
     <t>CADMIUM OXIDE</t>
   </si>
   <si>
     <t>1306-23-6</t>
   </si>
   <si>
     <t>CADMIUM SULPHIDE</t>
   </si>
   <si>
     <t>8008-98-8</t>
   </si>
   <si>
     <t>CAJEPUT OIL</t>
   </si>
   <si>
     <t>62-54-4</t>
   </si>
   <si>
     <t>CALCIUM ACETATE</t>
   </si>
   <si>
+    <t>700037-52-1</t>
+  </si>
+  <si>
+    <t>Calcium alkaryl sulphonate (C11-C50)</t>
+  </si>
+  <si>
     <t>71486-79-8 722503-69-7</t>
   </si>
   <si>
     <t>CALCIUM ALKARYL SULPHONATE (C11-C50)</t>
   </si>
   <si>
-    <t>700037-52-1</t>
-[...4 lines deleted...]
-  <si>
     <t>83846-43-9</t>
   </si>
   <si>
     <t>Calcium alkyl (C10-C28) salicylate</t>
   </si>
   <si>
     <t>824-35-1</t>
   </si>
   <si>
     <t>CALCIUM ALKYL CYLATE</t>
   </si>
   <si>
     <t>7789-41-5</t>
   </si>
   <si>
     <t>Calcium Bromide Brine</t>
   </si>
   <si>
     <t>471-34-1</t>
   </si>
   <si>
     <t>CALCIUM CARBONATE</t>
   </si>
   <si>
     <t>10043-52-4</t>
@@ -3140,56 +3140,56 @@
   <si>
     <t>126-99-8</t>
   </si>
   <si>
     <t>CHLORO-1,3-BUTADIENE,2-</t>
   </si>
   <si>
     <t>79-11-8</t>
   </si>
   <si>
     <t>Chloroacetic Acid</t>
   </si>
   <si>
     <t>Chloroacetic Acid (aqueous solutions)</t>
   </si>
   <si>
     <t>79-04-9</t>
   </si>
   <si>
     <t>CHLOROACETYL CHLORIDE</t>
   </si>
   <si>
     <t>108-90-7</t>
   </si>
   <si>
+    <t>Chlorobenzene</t>
+  </si>
+  <si>
     <t>CHLOROBENZENE</t>
   </si>
   <si>
-    <t>Chlorobenzene</t>
-[...1 lines deleted...]
-  <si>
     <t>623-03-0</t>
   </si>
   <si>
     <t>CHLOROBENZONITRILE</t>
   </si>
   <si>
     <t>75-00-3</t>
   </si>
   <si>
     <t>CHLOROETHANE / MONOCHLOROETHANE</t>
   </si>
   <si>
     <t>67-66-3</t>
   </si>
   <si>
     <t>Chloroform</t>
   </si>
   <si>
     <t>629-06-1</t>
   </si>
   <si>
     <t>CHLOROHEPTANE,1-</t>
   </si>
   <si>
     <t>Chlorohydrins (crude)</t>
@@ -3497,56 +3497,56 @@
   <si>
     <t>26444-49-5</t>
   </si>
   <si>
     <t>CRESYL DIPHENYL-PHOSP. (SANTICIZER 140)</t>
   </si>
   <si>
     <t>Cresylic acid, dephenolized</t>
   </si>
   <si>
     <t>34689-46-8</t>
   </si>
   <si>
     <t>Cresylic acid, sodium salt solution</t>
   </si>
   <si>
     <t>8001-28-3</t>
   </si>
   <si>
     <t>CROTON / TIGLIUM OIL</t>
   </si>
   <si>
     <t>123-73-9</t>
   </si>
   <si>
+    <t>CROTONALDEHYDE</t>
+  </si>
+  <si>
     <t>Crotonaldehyde</t>
   </si>
   <si>
-    <t>CROTONALDEHYDE</t>
-[...1 lines deleted...]
-  <si>
     <t>8002-05-9</t>
   </si>
   <si>
     <t xml:space="preserve">Crude Oil </t>
   </si>
   <si>
     <t>271-89-6</t>
   </si>
   <si>
     <t>CUMARONE OIL</t>
   </si>
   <si>
     <t>98-82-8</t>
   </si>
   <si>
     <t>CUMENE</t>
   </si>
   <si>
     <t>2650-17-1</t>
   </si>
   <si>
     <t>CYANOL</t>
   </si>
   <si>
     <t>CYANOMETHANE</t>
@@ -3746,56 +3746,56 @@
   <si>
     <t>70155-90-7</t>
   </si>
   <si>
     <t>DEP - 2-PROPYN-1-AMINE-N,N-DIETHYL-N-(3-SULFOPROPYL) HYDROXIDE INNER SALT</t>
   </si>
   <si>
     <t>492-62-6</t>
   </si>
   <si>
     <t>DEXTROSE SOLN</t>
   </si>
   <si>
     <t>505-60-2</t>
   </si>
   <si>
     <t>DI-(2-CHLOROETHYL) ETHER</t>
   </si>
   <si>
     <t>7299-89-0</t>
   </si>
   <si>
     <t>DI-(2-ETHYLBUTYL) PHTHALATE</t>
   </si>
   <si>
+    <t>DI-(2-ETHYLHEXYL) ADIPATE</t>
+  </si>
+  <si>
     <t>Di-(2-ethylhexyl) adipate</t>
   </si>
   <si>
-    <t>DI-(2-ETHYLHEXYL) ADIPATE</t>
-[...1 lines deleted...]
-  <si>
     <t>298-07-7</t>
   </si>
   <si>
     <t>Di-(2-ethylhexyl) phosphoric acid</t>
   </si>
   <si>
     <t>110-33-8</t>
   </si>
   <si>
     <t>Di-n-hexyl adipate</t>
   </si>
   <si>
     <t>142-84-7</t>
   </si>
   <si>
     <t>Di-n-propylamine</t>
   </si>
   <si>
     <t>123-42-2</t>
   </si>
   <si>
     <t>Diacetone alcohol</t>
   </si>
   <si>
     <t>83968-18-7</t>
@@ -5588,65 +5588,65 @@
   <si>
     <t>Ferric chloride solutions</t>
   </si>
   <si>
     <t>Ferric nitrate/Nitric acid solution</t>
   </si>
   <si>
     <t>10028-22-5</t>
   </si>
   <si>
     <t>FERRIC SULPHATE (UP TO 20%)</t>
   </si>
   <si>
     <t>FERTILIZER SOL(15% AMM.40%UREA 45%WATER)</t>
   </si>
   <si>
     <t>Fish Acid Oil</t>
   </si>
   <si>
     <t>Fish by-products (fresh) (*)</t>
   </si>
   <si>
     <t>1,3</t>
   </si>
   <si>
+    <t xml:space="preserve">Fish Oil </t>
+  </si>
+  <si>
+    <t>8002-50-4</t>
+  </si>
+  <si>
+    <t>FISH OIL</t>
+  </si>
+  <si>
     <t>8016-13-5</t>
   </si>
   <si>
     <t>Fish oil</t>
   </si>
   <si>
-    <t>8002-50-4</t>
-[...7 lines deleted...]
-  <si>
     <t>Fish protein concentrate (containing 4% or less formic acid)</t>
   </si>
   <si>
     <t>Fish silage (containing 3% or less formic acid with antioxidant)</t>
   </si>
   <si>
     <t>Fish silage protein concentrate (containing 4% or less formic acid)</t>
   </si>
   <si>
     <t>Flaked Stearic Acid</t>
   </si>
   <si>
     <t>16872-11-0</t>
   </si>
   <si>
     <t>Fluoroboric Acid</t>
   </si>
   <si>
     <t>75-69-4</t>
   </si>
   <si>
     <t>FLUOROTRICHLOROMETHANE</t>
   </si>
   <si>
     <t>50-00-0</t>
@@ -7619,56 +7619,56 @@
   <si>
     <t>METHYLENE OXIDE 37%</t>
   </si>
   <si>
     <t>115-07-1</t>
   </si>
   <si>
     <t>METHYLETHENE</t>
   </si>
   <si>
     <t>METHYLETHYLANILINE</t>
   </si>
   <si>
     <t>589-53-7</t>
   </si>
   <si>
     <t>METHYLHEPTANE,2-</t>
   </si>
   <si>
     <t>589-34-4</t>
   </si>
   <si>
     <t>METHYLHEXANE,3-</t>
   </si>
   <si>
+    <t>METHYLNAPHTHALENE</t>
+  </si>
+  <si>
     <t>90-12-0</t>
   </si>
   <si>
-    <t>METHYLNAPHTHALENE</t>
-[...1 lines deleted...]
-  <si>
     <t>090-13-1 25586-43-0</t>
   </si>
   <si>
     <t>METHYLNAPHTHALENE ALPHA-</t>
   </si>
   <si>
     <t>99-99-0</t>
   </si>
   <si>
     <t>METHYLNITROBENZENE,4-</t>
   </si>
   <si>
     <t>97-95-0</t>
   </si>
   <si>
     <t>METHYLOLPENTANE,3-</t>
   </si>
   <si>
     <t>107-83-5</t>
   </si>
   <si>
     <t>METHYLPENTANE,2-</t>
   </si>
   <si>
     <t>763-29-1</t>
@@ -8501,56 +8501,56 @@
   <si>
     <t>O-ETHYLPHENOL</t>
   </si>
   <si>
     <t>O-NITROCHLOROBENZENE</t>
   </si>
   <si>
     <t>o-Nitrophenol (molten)</t>
   </si>
   <si>
     <t>89-72-5</t>
   </si>
   <si>
     <t>O-SEC-BUTYLPHENOL</t>
   </si>
   <si>
     <t>88-18-6</t>
   </si>
   <si>
     <t>O-T-BUTYLPHENOL</t>
   </si>
   <si>
     <t>95-53-4</t>
   </si>
   <si>
+    <t>O-TOLUIDINE</t>
+  </si>
+  <si>
     <t>o-Toluidine</t>
   </si>
   <si>
-    <t>O-TOLUIDINE</t>
-[...1 lines deleted...]
-  <si>
     <t>95-47-6</t>
   </si>
   <si>
     <t>O-XYLENE</t>
   </si>
   <si>
     <t>OCI AlcoBioFuel</t>
   </si>
   <si>
     <t>593-45-3</t>
   </si>
   <si>
     <t>OCTADECANE</t>
   </si>
   <si>
     <t>112-92-5</t>
   </si>
   <si>
     <t>OCTADECANOL,1-</t>
   </si>
   <si>
     <t>112-88-9</t>
   </si>
   <si>
     <t>OCTADECENE</t>
@@ -8654,51 +8654,51 @@
   <si>
     <t>OCTYL CHLORIDE</t>
   </si>
   <si>
     <t>Octyl decyl adipate</t>
   </si>
   <si>
     <t>119-07-3</t>
   </si>
   <si>
     <t>OCTYLDECYL PHTHALATE</t>
   </si>
   <si>
     <t>OCTYLENE,1-</t>
   </si>
   <si>
     <t>Offshore contaminated bulk liquid P (o)</t>
   </si>
   <si>
     <t>Offshore contaminated bulk liquid S (o)</t>
   </si>
   <si>
     <t>Oils (Fuel Oil/High Density/hi molecular weight)</t>
   </si>
   <si>
-    <t>68514-74-9</t>
+    <t>68514-74-9 93334-37-3</t>
   </si>
   <si>
     <t>Oils, palm, hydrogenated</t>
   </si>
   <si>
     <t>8016-35-1</t>
   </si>
   <si>
     <t>Oiticica Oil</t>
   </si>
   <si>
     <t>Olefin Mixture (C7-C9) C8 rich, stabilised</t>
   </si>
   <si>
     <t>Olefin mixtures (C5-C15)</t>
   </si>
   <si>
     <t>Olefin mixtures (C5-C7)</t>
   </si>
   <si>
     <t>Olefin-Alkyl ester copolymer (molecular weight 2000+)</t>
   </si>
   <si>
     <t>Olefins (C13+, all isomers)</t>
   </si>
@@ -9869,53 +9869,50 @@
   <si>
     <t>123-38-6</t>
   </si>
   <si>
     <t>Propionaldehyde</t>
   </si>
   <si>
     <t>72-03-7</t>
   </si>
   <si>
     <t>PROPIONATE</t>
   </si>
   <si>
     <t>79-09-4</t>
   </si>
   <si>
     <t>Propionic acid</t>
   </si>
   <si>
     <t>Propionic Acid 100%</t>
   </si>
   <si>
     <t>123-62-6</t>
   </si>
   <si>
-    <t>PROPIONIC ANHYDRIDE</t>
-[...1 lines deleted...]
-  <si>
     <t>Propionic anhydride</t>
   </si>
   <si>
     <t>107-12-0</t>
   </si>
   <si>
     <t>Propionitrile</t>
   </si>
   <si>
     <t>PROPYL ACETATE</t>
   </si>
   <si>
     <t>PROPYL ACETATE,2-</t>
   </si>
   <si>
     <t>075-29-6 540-54-5</t>
   </si>
   <si>
     <t>PROPYL CHLORIDE</t>
   </si>
   <si>
     <t>2807-30-9</t>
   </si>
   <si>
     <t>PROPYL GLYCOL</t>
@@ -10574,119 +10571,119 @@
   <si>
     <t>SODIUM IODIDE</t>
   </si>
   <si>
     <t>SODIUM LIGNOSULPHONATE</t>
   </si>
   <si>
     <t>7681-57-4</t>
   </si>
   <si>
     <t>SODIUM METABISULPHITE</t>
   </si>
   <si>
     <t>124-41-4 067-56-1</t>
   </si>
   <si>
     <t>Sodium methylate solution</t>
   </si>
   <si>
     <t>62-74-8</t>
   </si>
   <si>
     <t>SODIUM MONOFLUOROACETATE</t>
   </si>
   <si>
+    <t>7632-00-0 7732-18-5</t>
+  </si>
+  <si>
+    <t>SODIUM NITRITE SOLUTION</t>
+  </si>
+  <si>
     <t>7632-00-0</t>
   </si>
   <si>
     <t>Sodium nitrite solution</t>
   </si>
   <si>
-    <t>7632-00-0 7732-18-5</t>
-[...4 lines deleted...]
-  <si>
     <t>7632-04-4</t>
   </si>
   <si>
     <t>SODIUM PERBORATE</t>
   </si>
   <si>
     <t>10332-33-9</t>
   </si>
   <si>
     <t>SODIUM PERBORATE MONOHYDRATE</t>
   </si>
   <si>
     <t>7601-89-0</t>
   </si>
   <si>
     <t>SODIUM PERCHLORATE</t>
   </si>
   <si>
     <t>Sodium petroleum sulphonate</t>
   </si>
   <si>
     <t>114-70-5</t>
   </si>
   <si>
     <t>SODIUM PHENYLACETATE</t>
   </si>
   <si>
     <t>7632-05-5</t>
   </si>
   <si>
     <t>SODIUM PHOSPHATE</t>
   </si>
   <si>
     <t>Sodium poly(4+)acrylate solutions</t>
   </si>
   <si>
     <t>SODIUM POLYACRYLATE SOLN</t>
   </si>
   <si>
     <t>SODIUM SALT NITROUS ACID SOLN</t>
   </si>
   <si>
     <t>2832-45-3</t>
   </si>
   <si>
     <t>SODIUM SALTS OF PERFLUORONONAN-1-OIC-ACID</t>
   </si>
   <si>
+    <t>6834-92-0</t>
+  </si>
+  <si>
+    <t>SODIUM SILICATE</t>
+  </si>
+  <si>
     <t>6834-92-0 1344-09-8</t>
   </si>
   <si>
-    <t>SODIUM SILICATE</t>
-[...4 lines deleted...]
-  <si>
     <t>Sodium silicate solution</t>
   </si>
   <si>
     <t>1344-09-8 6834-92-0 7631-86-9</t>
   </si>
   <si>
     <t>SODIUM SILICATE SOLUTIONS</t>
   </si>
   <si>
     <t>822-16-2</t>
   </si>
   <si>
     <t>SODIUM STEARATE</t>
   </si>
   <si>
     <t>7757-82-6</t>
   </si>
   <si>
     <t>SODIUM SULFATE</t>
   </si>
   <si>
     <t>SODIUM SULFATE 15%</t>
   </si>
   <si>
     <t>1313-82-2</t>
@@ -10856,53 +10853,50 @@
   <si>
     <t>STYRENE BUTADIENE RUBBER LATEX</t>
   </si>
   <si>
     <t>100-42-5</t>
   </si>
   <si>
     <t>Styrene monomer</t>
   </si>
   <si>
     <t>57-50-1</t>
   </si>
   <si>
     <t>SUCROSE / SUGAR</t>
   </si>
   <si>
     <t>7704-34-9</t>
   </si>
   <si>
     <t>Sulfur</t>
   </si>
   <si>
     <t>Sulfuric Acid 1-70%</t>
   </si>
   <si>
-    <t>SULFURIC ACID 65%</t>
-[...1 lines deleted...]
-  <si>
     <t>Sulfuric Acid 70-99%</t>
   </si>
   <si>
     <t>7782-99-2</t>
   </si>
   <si>
     <t>SULFUROUS ACID</t>
   </si>
   <si>
     <t>62229-08-7</t>
   </si>
   <si>
     <t>SULFUROUS ACID, LEAD SALT, DIBASIC</t>
   </si>
   <si>
     <t>15181-46-1</t>
   </si>
   <si>
     <t>SULPHITE LYE</t>
   </si>
   <si>
     <t>Sulphohydrocarbon (C3-C88)</t>
   </si>
   <si>
     <t>126-33-0</t>
@@ -11790,53 +11784,50 @@
     <t>057-13-6 37955-36-5</t>
   </si>
   <si>
     <t>Urea solution</t>
   </si>
   <si>
     <t>Urea/Ammonium nitrate solution</t>
   </si>
   <si>
     <t>Urea/Ammonium phosphate solution</t>
   </si>
   <si>
     <t>68990-65-8</t>
   </si>
   <si>
     <t>Used cooking oil (UCO)</t>
   </si>
   <si>
     <t>Valeraldehyde</t>
   </si>
   <si>
     <t>Valeraldehyde (all isomers)</t>
   </si>
   <si>
     <t>VAM (Vinyl Acetate Monomer)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Veg Oils / Vegetable Oils</t>
   </si>
   <si>
     <t>68952-95-4</t>
   </si>
   <si>
     <t>VEGETABLE ACID OIL</t>
   </si>
   <si>
     <t>Vegetable acid oils (m)</t>
   </si>
   <si>
     <t>67254-79-9</t>
   </si>
   <si>
     <t>VEGETABLE FATTY ACID</t>
   </si>
   <si>
     <t>Vegetable fatty acid distillates (m)</t>
   </si>
   <si>
     <t>Vegetable oil mixtures, containing less than 15% free fatty acid (m)</t>
   </si>
   <si>
     <t>68952-95-4 68815-03-2 68918-43-4 68990-71-6</t>
   </si>
@@ -12919,55 +12910,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F2335"/>
+  <dimension ref="A1:F2332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="115" zoomScaleNormal="115" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2333" sqref="A2333"/>
+      <selection pane="bottomLeft" activeCell="A2330" sqref="A2330"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="27" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.28515625" customWidth="true" style="4"/>
     <col min="2" max="2" width="86.140625" customWidth="true" style="4"/>
     <col min="3" max="3" width="18.5703125" customWidth="true" style="3"/>
     <col min="4" max="4" width="15.85546875" customWidth="true" style="3"/>
     <col min="5" max="5" width="15.85546875" customWidth="true" style="3"/>
     <col min="6" max="6" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="15.75">
       <c r="B1"/>
       <c r="D1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="11"/>
       <c r="F1"/>
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="15.75">
       <c r="D2"/>
       <c r="F2"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="15.75">
@@ -27568,83 +27559,83 @@
         <v>16</v>
       </c>
       <c r="D1028" s="23">
         <v>1</v>
       </c>
       <c r="E1028" s="23">
         <v>45</v>
       </c>
       <c r="F1028" s="1"/>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="22"/>
       <c r="B1029" s="22" t="s">
         <v>1844</v>
       </c>
       <c r="C1029" s="23" t="s">
         <v>1084</v>
       </c>
       <c r="D1029" s="23" t="s">
         <v>1845</v>
       </c>
       <c r="E1029" s="23"/>
       <c r="F1029" s="1"/>
     </row>
     <row r="1030" spans="1:6">
-      <c r="A1030" s="22" t="s">
+      <c r="A1030" s="22"/>
+      <c r="B1030" s="22" t="s">
         <v>1846</v>
-      </c>
-[...1 lines deleted...]
-        <v>1847</v>
       </c>
       <c r="C1030" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1030" s="23">
         <v>1</v>
       </c>
       <c r="E1030" s="23"/>
       <c r="F1030" s="1"/>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" s="22" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B1031" s="22" t="s">
         <v>1848</v>
-      </c>
-[...1 lines deleted...]
-        <v>1849</v>
       </c>
       <c r="C1031" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1031" s="23">
         <v>1</v>
       </c>
       <c r="E1031" s="23"/>
       <c r="F1031" s="1"/>
     </row>
     <row r="1032" spans="1:6">
-      <c r="A1032" s="22"/>
+      <c r="A1032" s="22" t="s">
+        <v>1849</v>
+      </c>
       <c r="B1032" s="22" t="s">
         <v>1850</v>
       </c>
       <c r="C1032" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1032" s="23">
         <v>1</v>
       </c>
       <c r="E1032" s="23"/>
       <c r="F1032" s="1"/>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" s="22"/>
       <c r="B1033" s="22" t="s">
         <v>1851</v>
       </c>
       <c r="C1033" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1033" s="23">
         <v>1</v>
       </c>
       <c r="E1033" s="23"/>
       <c r="F1033" s="1"/>
@@ -33137,68 +33128,68 @@
         <v>2520</v>
       </c>
       <c r="C1420" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1420" s="23"/>
       <c r="E1420" s="23"/>
       <c r="F1420" s="1"/>
     </row>
     <row r="1421" spans="1:6">
       <c r="A1421" s="22" t="s">
         <v>2521</v>
       </c>
       <c r="B1421" s="22" t="s">
         <v>2522</v>
       </c>
       <c r="C1421" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1421" s="23"/>
       <c r="E1421" s="23"/>
       <c r="F1421" s="1"/>
     </row>
     <row r="1422" spans="1:6">
       <c r="A1422" s="22" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B1422" s="22" t="s">
         <v>2523</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524</v>
       </c>
       <c r="C1422" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1422" s="23"/>
       <c r="E1422" s="23"/>
       <c r="F1422" s="1"/>
     </row>
     <row r="1423" spans="1:6">
       <c r="A1423" s="22" t="s">
-        <v>2461</v>
+        <v>2524</v>
       </c>
       <c r="B1423" s="22" t="s">
-        <v>2524</v>
+        <v>2523</v>
       </c>
       <c r="C1423" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1423" s="23"/>
       <c r="E1423" s="23"/>
       <c r="F1423" s="1"/>
     </row>
     <row r="1424" spans="1:6">
       <c r="A1424" s="22" t="s">
         <v>2525</v>
       </c>
       <c r="B1424" s="22" t="s">
         <v>2526</v>
       </c>
       <c r="C1424" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1424" s="23"/>
       <c r="E1424" s="23"/>
       <c r="F1424" s="1"/>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" s="22" t="s">
         <v>2527</v>
@@ -36925,51 +36916,51 @@
         <v>2963</v>
       </c>
       <c r="C1685" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1685" s="23">
         <v>1</v>
       </c>
       <c r="E1685" s="23"/>
       <c r="F1685" s="1"/>
     </row>
     <row r="1686" spans="1:6">
       <c r="A1686" s="22" t="s">
         <v>2964</v>
       </c>
       <c r="B1686" s="22" t="s">
         <v>2965</v>
       </c>
       <c r="C1686" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1686" s="23">
         <v>1</v>
       </c>
       <c r="E1686" s="23">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F1686" s="1"/>
     </row>
     <row r="1687" spans="1:6">
       <c r="A1687" s="22"/>
       <c r="B1687" s="22" t="s">
         <v>2966</v>
       </c>
       <c r="C1687" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1687" s="23">
         <v>1</v>
       </c>
       <c r="E1687" s="23">
         <v>70</v>
       </c>
       <c r="F1687" s="1"/>
     </row>
     <row r="1688" spans="1:6">
       <c r="A1688" s="22" t="s">
         <v>2967</v>
       </c>
       <c r="B1688" s="22" t="s">
         <v>2968</v>
@@ -39589,6530 +39580,6488 @@
         <v>3271</v>
       </c>
       <c r="C1875" s="23" t="s">
         <v>320</v>
       </c>
       <c r="D1875" s="23"/>
       <c r="E1875" s="23"/>
       <c r="F1875" s="1"/>
     </row>
     <row r="1876" spans="1:6">
       <c r="A1876" s="22" t="s">
         <v>3272</v>
       </c>
       <c r="B1876" s="22" t="s">
         <v>3273</v>
       </c>
       <c r="C1876" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1876" s="23"/>
       <c r="E1876" s="23"/>
       <c r="F1876" s="1"/>
     </row>
     <row r="1877" spans="1:6">
       <c r="A1877" s="22" t="s">
-        <v>3272</v>
+        <v>3274</v>
       </c>
       <c r="B1877" s="22" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="C1877" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1877" s="23"/>
+      <c r="D1877" s="23">
+        <v>2</v>
+      </c>
       <c r="E1877" s="23"/>
       <c r="F1877" s="1"/>
     </row>
     <row r="1878" spans="1:6">
       <c r="A1878" s="22" t="s">
-        <v>3275</v>
+        <v>2666</v>
       </c>
       <c r="B1878" s="22" t="s">
         <v>3276</v>
       </c>
       <c r="C1878" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1878" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1878" s="23"/>
       <c r="E1878" s="23"/>
       <c r="F1878" s="1"/>
     </row>
     <row r="1879" spans="1:6">
       <c r="A1879" s="22" t="s">
-        <v>2666</v>
+        <v>2198</v>
       </c>
       <c r="B1879" s="22" t="s">
         <v>3277</v>
       </c>
       <c r="C1879" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1879" s="23"/>
+      <c r="D1879" s="23">
+        <v>2</v>
+      </c>
       <c r="E1879" s="23"/>
       <c r="F1879" s="1"/>
     </row>
     <row r="1880" spans="1:6">
       <c r="A1880" s="22" t="s">
-        <v>2198</v>
+        <v>3278</v>
       </c>
       <c r="B1880" s="22" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="C1880" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1880" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1880" s="23"/>
       <c r="E1880" s="23"/>
       <c r="F1880" s="1"/>
     </row>
     <row r="1881" spans="1:6">
       <c r="A1881" s="22" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="B1881" s="22" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="C1881" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1881" s="23"/>
       <c r="E1881" s="23"/>
       <c r="F1881" s="1"/>
     </row>
     <row r="1882" spans="1:6">
       <c r="A1882" s="22" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="B1882" s="22" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="C1882" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1882" s="23"/>
       <c r="E1882" s="23"/>
       <c r="F1882" s="1"/>
     </row>
     <row r="1883" spans="1:6">
       <c r="A1883" s="22" t="s">
-        <v>3283</v>
+        <v>2669</v>
       </c>
       <c r="B1883" s="22" t="s">
         <v>3284</v>
       </c>
       <c r="C1883" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1883" s="23"/>
+      <c r="D1883" s="23">
+        <v>2</v>
+      </c>
       <c r="E1883" s="23"/>
       <c r="F1883" s="1"/>
     </row>
     <row r="1884" spans="1:6">
       <c r="A1884" s="22" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="B1884" s="22" t="s">
         <v>3285</v>
       </c>
       <c r="C1884" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1884" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1884" s="23"/>
       <c r="E1884" s="23"/>
       <c r="F1884" s="1"/>
     </row>
     <row r="1885" spans="1:6">
       <c r="A1885" s="22" t="s">
-        <v>2671</v>
+        <v>3286</v>
       </c>
       <c r="B1885" s="22" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="C1885" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1885" s="23"/>
+      <c r="D1885" s="23">
+        <v>2</v>
+      </c>
       <c r="E1885" s="23"/>
       <c r="F1885" s="1"/>
     </row>
     <row r="1886" spans="1:6">
       <c r="A1886" s="22" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="B1886" s="22" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="C1886" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1886" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1886" s="23"/>
       <c r="E1886" s="23"/>
       <c r="F1886" s="1"/>
     </row>
     <row r="1887" spans="1:6">
       <c r="A1887" s="22" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B1887" s="22" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="C1887" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1887" s="23"/>
       <c r="E1887" s="23"/>
       <c r="F1887" s="1"/>
     </row>
     <row r="1888" spans="1:6">
       <c r="A1888" s="22" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="B1888" s="22" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="C1888" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1888" s="23"/>
       <c r="E1888" s="23"/>
       <c r="F1888" s="1"/>
     </row>
     <row r="1889" spans="1:6">
       <c r="A1889" s="22" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="B1889" s="22" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="C1889" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1889" s="23"/>
       <c r="E1889" s="23"/>
       <c r="F1889" s="1"/>
     </row>
     <row r="1890" spans="1:6">
       <c r="A1890" s="22" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="B1890" s="22" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="C1890" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1890" s="23"/>
       <c r="E1890" s="23"/>
       <c r="F1890" s="1"/>
     </row>
     <row r="1891" spans="1:6">
       <c r="A1891" s="22" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B1891" s="22" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="C1891" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1891" s="23"/>
       <c r="E1891" s="23"/>
       <c r="F1891" s="1"/>
     </row>
     <row r="1892" spans="1:6">
       <c r="A1892" s="22" t="s">
-        <v>3299</v>
+        <v>111</v>
       </c>
       <c r="B1892" s="22" t="s">
         <v>3300</v>
       </c>
       <c r="C1892" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1892" s="23"/>
       <c r="E1892" s="23"/>
       <c r="F1892" s="1"/>
     </row>
     <row r="1893" spans="1:6">
-      <c r="A1893" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1893" s="22"/>
       <c r="B1893" s="22" t="s">
         <v>3301</v>
       </c>
       <c r="C1893" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1893" s="23"/>
       <c r="E1893" s="23"/>
       <c r="F1893" s="1"/>
     </row>
     <row r="1894" spans="1:6">
-      <c r="A1894" s="22"/>
+      <c r="A1894" s="22" t="s">
+        <v>1657</v>
+      </c>
       <c r="B1894" s="22" t="s">
         <v>3302</v>
       </c>
       <c r="C1894" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1894" s="23"/>
       <c r="E1894" s="23"/>
       <c r="F1894" s="1"/>
     </row>
     <row r="1895" spans="1:6">
       <c r="A1895" s="22" t="s">
-        <v>1657</v>
+        <v>3303</v>
       </c>
       <c r="B1895" s="22" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="C1895" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1895" s="23"/>
       <c r="E1895" s="23"/>
       <c r="F1895" s="1"/>
     </row>
     <row r="1896" spans="1:6">
       <c r="A1896" s="22" t="s">
-        <v>3304</v>
+        <v>1631</v>
       </c>
       <c r="B1896" s="22" t="s">
         <v>3305</v>
       </c>
       <c r="C1896" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1896" s="23"/>
+      <c r="D1896" s="23">
+        <v>2</v>
+      </c>
       <c r="E1896" s="23"/>
       <c r="F1896" s="1"/>
     </row>
     <row r="1897" spans="1:6">
       <c r="A1897" s="22" t="s">
-        <v>1631</v>
+        <v>3306</v>
       </c>
       <c r="B1897" s="22" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="C1897" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1897" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1897" s="23"/>
       <c r="E1897" s="23"/>
       <c r="F1897" s="1"/>
     </row>
     <row r="1898" spans="1:6">
       <c r="A1898" s="22" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="B1898" s="22" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="C1898" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1898" s="23"/>
       <c r="E1898" s="23"/>
       <c r="F1898" s="1"/>
     </row>
     <row r="1899" spans="1:6">
       <c r="A1899" s="22" t="s">
-        <v>3309</v>
+        <v>2770</v>
       </c>
       <c r="B1899" s="22" t="s">
         <v>3310</v>
       </c>
       <c r="C1899" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1899" s="23"/>
       <c r="E1899" s="23"/>
       <c r="F1899" s="1"/>
     </row>
     <row r="1900" spans="1:6">
       <c r="A1900" s="22" t="s">
-        <v>2770</v>
+        <v>3311</v>
       </c>
       <c r="B1900" s="22" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="C1900" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1900" s="23"/>
       <c r="E1900" s="23"/>
       <c r="F1900" s="1"/>
     </row>
     <row r="1901" spans="1:6">
       <c r="A1901" s="22" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="B1901" s="22" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="C1901" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1901" s="23"/>
       <c r="E1901" s="23"/>
       <c r="F1901" s="1"/>
     </row>
     <row r="1902" spans="1:6">
       <c r="A1902" s="22" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="B1902" s="22" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="C1902" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1902" s="23"/>
       <c r="E1902" s="23"/>
       <c r="F1902" s="1"/>
     </row>
     <row r="1903" spans="1:6">
       <c r="A1903" s="22" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="B1903" s="22" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="C1903" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1903" s="23"/>
       <c r="E1903" s="23"/>
       <c r="F1903" s="1"/>
     </row>
     <row r="1904" spans="1:6">
       <c r="A1904" s="22" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="B1904" s="22" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="C1904" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1904" s="23"/>
+      <c r="D1904" s="23">
+        <v>1</v>
+      </c>
       <c r="E1904" s="23"/>
       <c r="F1904" s="1"/>
     </row>
     <row r="1905" spans="1:6">
       <c r="A1905" s="22" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="B1905" s="22" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="C1905" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1905" s="23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E1905" s="23"/>
       <c r="F1905" s="1"/>
     </row>
     <row r="1906" spans="1:6">
       <c r="A1906" s="22" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
       <c r="B1906" s="22" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="C1906" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1906" s="23">
         <v>2</v>
       </c>
       <c r="E1906" s="23"/>
       <c r="F1906" s="1"/>
     </row>
     <row r="1907" spans="1:6">
       <c r="A1907" s="22" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="B1907" s="22" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="C1907" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1907" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1907" s="23"/>
       <c r="E1907" s="23"/>
       <c r="F1907" s="1"/>
     </row>
     <row r="1908" spans="1:6">
       <c r="A1908" s="22" t="s">
-        <v>3326</v>
+        <v>684</v>
       </c>
       <c r="B1908" s="22" t="s">
         <v>3327</v>
       </c>
       <c r="C1908" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1908" s="23"/>
       <c r="E1908" s="23"/>
       <c r="F1908" s="1"/>
     </row>
     <row r="1909" spans="1:6">
       <c r="A1909" s="22" t="s">
         <v>684</v>
       </c>
       <c r="B1909" s="22" t="s">
         <v>3328</v>
       </c>
       <c r="C1909" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1909" s="23"/>
       <c r="E1909" s="23"/>
       <c r="F1909" s="1"/>
     </row>
     <row r="1910" spans="1:6">
       <c r="A1910" s="22" t="s">
-        <v>684</v>
+        <v>3329</v>
       </c>
       <c r="B1910" s="22" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="C1910" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1910" s="23"/>
       <c r="E1910" s="23"/>
       <c r="F1910" s="1"/>
     </row>
     <row r="1911" spans="1:6">
       <c r="A1911" s="22" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="B1911" s="22" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="C1911" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1911" s="23"/>
+      <c r="D1911" s="23">
+        <v>2</v>
+      </c>
       <c r="E1911" s="23"/>
       <c r="F1911" s="1"/>
     </row>
     <row r="1912" spans="1:6">
       <c r="A1912" s="22" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="B1912" s="22" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="C1912" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1912" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1912" s="23"/>
       <c r="E1912" s="23"/>
       <c r="F1912" s="1"/>
     </row>
     <row r="1913" spans="1:6">
       <c r="A1913" s="22" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="B1913" s="22" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="C1913" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1913" s="23"/>
       <c r="E1913" s="23"/>
       <c r="F1913" s="1"/>
     </row>
     <row r="1914" spans="1:6">
       <c r="A1914" s="22" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="B1914" s="22" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="C1914" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1914" s="23"/>
+      <c r="D1914" s="23">
+        <v>1</v>
+      </c>
       <c r="E1914" s="23"/>
       <c r="F1914" s="1"/>
     </row>
     <row r="1915" spans="1:6">
       <c r="A1915" s="22" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="B1915" s="22" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="C1915" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1915" s="23">
         <v>1</v>
       </c>
       <c r="E1915" s="23"/>
       <c r="F1915" s="1"/>
     </row>
     <row r="1916" spans="1:6">
-      <c r="A1916" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1916" s="22"/>
       <c r="B1916" s="22" t="s">
         <v>3341</v>
       </c>
       <c r="C1916" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1916" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1916" s="23"/>
       <c r="E1916" s="23"/>
       <c r="F1916" s="1"/>
     </row>
     <row r="1917" spans="1:6">
-      <c r="A1917" s="22"/>
+      <c r="A1917" s="22" t="s">
+        <v>3342</v>
+      </c>
       <c r="B1917" s="22" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
       <c r="C1917" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1917" s="23"/>
+      <c r="D1917" s="23">
+        <v>1</v>
+      </c>
       <c r="E1917" s="23"/>
       <c r="F1917" s="1"/>
     </row>
     <row r="1918" spans="1:6">
-      <c r="A1918" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1918" s="22"/>
       <c r="B1918" s="22" t="s">
         <v>3344</v>
       </c>
       <c r="C1918" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1918" s="23">
         <v>1</v>
       </c>
-      <c r="E1918" s="23"/>
+      <c r="E1918" s="23">
+        <v>40</v>
+      </c>
       <c r="F1918" s="1"/>
     </row>
     <row r="1919" spans="1:6">
-      <c r="A1919" s="22"/>
+      <c r="A1919" s="22" t="s">
+        <v>3345</v>
+      </c>
       <c r="B1919" s="22" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="C1919" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1919" s="23">
-[...4 lines deleted...]
-      </c>
+      <c r="D1919" s="23"/>
+      <c r="E1919" s="23"/>
       <c r="F1919" s="1"/>
     </row>
     <row r="1920" spans="1:6">
       <c r="A1920" s="22" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="B1920" s="22" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="C1920" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1920" s="23"/>
       <c r="E1920" s="23"/>
       <c r="F1920" s="1"/>
     </row>
     <row r="1921" spans="1:6">
-      <c r="A1921" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1921" s="22"/>
       <c r="B1921" s="22" t="s">
         <v>3349</v>
       </c>
       <c r="C1921" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1921" s="23"/>
       <c r="E1921" s="23"/>
       <c r="F1921" s="1"/>
     </row>
     <row r="1922" spans="1:6">
-      <c r="A1922" s="22"/>
+      <c r="A1922" s="22" t="s">
+        <v>3350</v>
+      </c>
       <c r="B1922" s="22" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="C1922" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1922" s="23"/>
-      <c r="E1922" s="23"/>
+      <c r="E1922" s="23">
+        <v>75</v>
+      </c>
       <c r="F1922" s="1"/>
     </row>
     <row r="1923" spans="1:6">
       <c r="A1923" s="22" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="B1923" s="22" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="C1923" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1923" s="23"/>
       <c r="E1923" s="23">
         <v>75</v>
       </c>
       <c r="F1923" s="1"/>
     </row>
     <row r="1924" spans="1:6">
       <c r="A1924" s="22" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="B1924" s="22" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
       <c r="C1924" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1924" s="23"/>
       <c r="E1924" s="23">
         <v>75</v>
       </c>
       <c r="F1924" s="1"/>
     </row>
     <row r="1925" spans="1:6">
       <c r="A1925" s="22" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="B1925" s="22" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="C1925" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1925" s="23"/>
       <c r="E1925" s="23">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="F1925" s="1"/>
     </row>
     <row r="1926" spans="1:6">
       <c r="A1926" s="22" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="B1926" s="22" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="C1926" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1926" s="23"/>
-      <c r="E1926" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="E1926" s="23"/>
       <c r="F1926" s="1"/>
     </row>
     <row r="1927" spans="1:6">
       <c r="A1927" s="22" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="B1927" s="22" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="C1927" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1927" s="23"/>
-      <c r="E1927" s="23"/>
+      <c r="E1927" s="23">
+        <v>75</v>
+      </c>
       <c r="F1927" s="1"/>
     </row>
     <row r="1928" spans="1:6">
       <c r="A1928" s="22" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="B1928" s="22" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="C1928" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1928" s="23"/>
-      <c r="E1928" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="E1928" s="23"/>
       <c r="F1928" s="1"/>
     </row>
     <row r="1929" spans="1:6">
-      <c r="A1929" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1929" s="22"/>
       <c r="B1929" s="22" t="s">
         <v>3364</v>
       </c>
       <c r="C1929" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1929" s="23"/>
       <c r="E1929" s="23"/>
       <c r="F1929" s="1"/>
     </row>
     <row r="1930" spans="1:6">
-      <c r="A1930" s="22"/>
+      <c r="A1930" s="22" t="s">
+        <v>3365</v>
+      </c>
       <c r="B1930" s="22" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="C1930" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1930" s="23"/>
+      <c r="D1930" s="23">
+        <v>1</v>
+      </c>
       <c r="E1930" s="23"/>
       <c r="F1930" s="1"/>
     </row>
     <row r="1931" spans="1:6">
       <c r="A1931" s="22" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="B1931" s="22" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="C1931" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1931" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1931" s="23"/>
       <c r="E1931" s="23"/>
       <c r="F1931" s="1"/>
     </row>
     <row r="1932" spans="1:6">
       <c r="A1932" s="22" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="B1932" s="22" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="C1932" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1932" s="23"/>
+      <c r="D1932" s="23">
+        <v>1</v>
+      </c>
       <c r="E1932" s="23"/>
       <c r="F1932" s="1"/>
     </row>
     <row r="1933" spans="1:6">
       <c r="A1933" s="22" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
       <c r="B1933" s="22" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="C1933" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1933" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1933" s="23"/>
       <c r="E1933" s="23"/>
       <c r="F1933" s="1"/>
     </row>
     <row r="1934" spans="1:6">
-      <c r="A1934" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1934" s="22"/>
       <c r="B1934" s="22" t="s">
         <v>3373</v>
       </c>
       <c r="C1934" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1934" s="23"/>
       <c r="E1934" s="23"/>
       <c r="F1934" s="1"/>
     </row>
     <row r="1935" spans="1:6">
-      <c r="A1935" s="22"/>
+      <c r="A1935" s="22" t="s">
+        <v>3374</v>
+      </c>
       <c r="B1935" s="22" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="C1935" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1935" s="23"/>
       <c r="E1935" s="23"/>
       <c r="F1935" s="1"/>
     </row>
     <row r="1936" spans="1:6">
       <c r="A1936" s="22" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="B1936" s="22" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="C1936" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1936" s="23"/>
+      <c r="D1936" s="23">
+        <v>1</v>
+      </c>
       <c r="E1936" s="23"/>
       <c r="F1936" s="1"/>
     </row>
     <row r="1937" spans="1:6">
       <c r="A1937" s="22" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="B1937" s="22" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="C1937" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1937" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1937" s="23"/>
       <c r="E1937" s="23"/>
       <c r="F1937" s="1"/>
     </row>
     <row r="1938" spans="1:6">
       <c r="A1938" s="22" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="B1938" s="22" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="C1938" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1938" s="23"/>
       <c r="E1938" s="23"/>
       <c r="F1938" s="1"/>
     </row>
     <row r="1939" spans="1:6">
       <c r="A1939" s="22" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="B1939" s="22" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="C1939" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1939" s="23"/>
+      <c r="D1939" s="23">
+        <v>1</v>
+      </c>
       <c r="E1939" s="23"/>
       <c r="F1939" s="1"/>
     </row>
     <row r="1940" spans="1:6">
-      <c r="A1940" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1940" s="22"/>
       <c r="B1940" s="22" t="s">
         <v>3384</v>
       </c>
       <c r="C1940" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1940" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1940" s="23"/>
       <c r="E1940" s="23"/>
       <c r="F1940" s="1"/>
     </row>
     <row r="1941" spans="1:6">
       <c r="A1941" s="22"/>
       <c r="B1941" s="22" t="s">
         <v>3385</v>
       </c>
       <c r="C1941" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1941" s="23"/>
       <c r="E1941" s="23"/>
       <c r="F1941" s="1"/>
     </row>
     <row r="1942" spans="1:6">
-      <c r="A1942" s="22"/>
+      <c r="A1942" s="22" t="s">
+        <v>3230</v>
+      </c>
       <c r="B1942" s="22" t="s">
         <v>3386</v>
       </c>
       <c r="C1942" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1942" s="23"/>
       <c r="E1942" s="23"/>
       <c r="F1942" s="1"/>
     </row>
     <row r="1943" spans="1:6">
       <c r="A1943" s="22" t="s">
-        <v>3230</v>
+        <v>3387</v>
       </c>
       <c r="B1943" s="22" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="C1943" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1943" s="23"/>
       <c r="E1943" s="23"/>
       <c r="F1943" s="1"/>
     </row>
     <row r="1944" spans="1:6">
       <c r="A1944" s="22" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="B1944" s="22" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="C1944" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1944" s="23"/>
       <c r="E1944" s="23"/>
       <c r="F1944" s="1"/>
     </row>
     <row r="1945" spans="1:6">
       <c r="A1945" s="22" t="s">
-        <v>3390</v>
+        <v>241</v>
       </c>
       <c r="B1945" s="22" t="s">
         <v>3391</v>
       </c>
       <c r="C1945" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1945" s="23"/>
       <c r="E1945" s="23"/>
       <c r="F1945" s="1"/>
     </row>
     <row r="1946" spans="1:6">
       <c r="A1946" s="22" t="s">
-        <v>241</v>
+        <v>3392</v>
       </c>
       <c r="B1946" s="22" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="C1946" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1946" s="23"/>
       <c r="E1946" s="23"/>
       <c r="F1946" s="1"/>
     </row>
     <row r="1947" spans="1:6">
       <c r="A1947" s="22" t="s">
-        <v>3393</v>
+        <v>2494</v>
       </c>
       <c r="B1947" s="22" t="s">
         <v>3394</v>
       </c>
       <c r="C1947" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1947" s="23"/>
       <c r="E1947" s="23"/>
       <c r="F1947" s="1"/>
     </row>
     <row r="1948" spans="1:6">
       <c r="A1948" s="22" t="s">
-        <v>2494</v>
+        <v>3395</v>
       </c>
       <c r="B1948" s="22" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="C1948" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1948" s="23"/>
       <c r="E1948" s="23"/>
       <c r="F1948" s="1"/>
     </row>
     <row r="1949" spans="1:6">
       <c r="A1949" s="22" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="B1949" s="22" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="C1949" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1949" s="23"/>
       <c r="E1949" s="23"/>
       <c r="F1949" s="1"/>
     </row>
     <row r="1950" spans="1:6">
       <c r="A1950" s="22" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="B1950" s="22" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="C1950" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1950" s="23"/>
+      <c r="D1950" s="23">
+        <v>1</v>
+      </c>
       <c r="E1950" s="23"/>
       <c r="F1950" s="1"/>
     </row>
     <row r="1951" spans="1:6">
       <c r="A1951" s="22" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="B1951" s="22" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="C1951" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1951" s="23">
         <v>1</v>
       </c>
       <c r="E1951" s="23"/>
       <c r="F1951" s="1"/>
     </row>
     <row r="1952" spans="1:6">
       <c r="A1952" s="22" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
       <c r="B1952" s="22" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="C1952" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1952" s="23">
         <v>1</v>
       </c>
       <c r="E1952" s="23"/>
       <c r="F1952" s="1"/>
     </row>
     <row r="1953" spans="1:6">
       <c r="A1953" s="22" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="B1953" s="22" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="C1953" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1953" s="23">
         <v>1</v>
       </c>
-      <c r="E1953" s="23"/>
+      <c r="E1953" s="23">
+        <v>60</v>
+      </c>
       <c r="F1953" s="1"/>
     </row>
     <row r="1954" spans="1:6">
       <c r="A1954" s="22" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="B1954" s="22" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="C1954" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1954" s="23">
-[...4 lines deleted...]
-      </c>
+      <c r="D1954" s="23"/>
+      <c r="E1954" s="23"/>
       <c r="F1954" s="1"/>
     </row>
     <row r="1955" spans="1:6">
       <c r="A1955" s="22" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="B1955" s="22" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="C1955" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1955" s="23"/>
       <c r="E1955" s="23"/>
       <c r="F1955" s="1"/>
     </row>
     <row r="1956" spans="1:6">
       <c r="A1956" s="22" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="B1956" s="22" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="C1956" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1956" s="23"/>
       <c r="E1956" s="23"/>
       <c r="F1956" s="1"/>
     </row>
     <row r="1957" spans="1:6">
       <c r="A1957" s="22" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="B1957" s="22" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="C1957" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1957" s="23"/>
       <c r="E1957" s="23"/>
       <c r="F1957" s="1"/>
     </row>
     <row r="1958" spans="1:6">
       <c r="A1958" s="22" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
       <c r="B1958" s="22" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="C1958" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1958" s="23"/>
       <c r="E1958" s="23"/>
       <c r="F1958" s="1"/>
     </row>
     <row r="1959" spans="1:6">
       <c r="A1959" s="22" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="B1959" s="22" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="C1959" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1959" s="23"/>
       <c r="E1959" s="23"/>
       <c r="F1959" s="1"/>
     </row>
     <row r="1960" spans="1:6">
       <c r="A1960" s="22" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="B1960" s="22" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="C1960" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1960" s="23"/>
       <c r="E1960" s="23"/>
       <c r="F1960" s="1"/>
     </row>
     <row r="1961" spans="1:6">
       <c r="A1961" s="22" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="B1961" s="22" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="C1961" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1961" s="23"/>
       <c r="E1961" s="23"/>
       <c r="F1961" s="1"/>
     </row>
     <row r="1962" spans="1:6">
       <c r="A1962" s="22" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="B1962" s="22" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="C1962" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1962" s="23"/>
+      <c r="D1962" s="23">
+        <v>1</v>
+      </c>
       <c r="E1962" s="23"/>
       <c r="F1962" s="1"/>
     </row>
     <row r="1963" spans="1:6">
       <c r="A1963" s="22" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="B1963" s="22" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="C1963" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D1963" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D1963" s="23"/>
       <c r="E1963" s="23"/>
       <c r="F1963" s="1"/>
     </row>
     <row r="1964" spans="1:6">
       <c r="A1964" s="22" t="s">
-        <v>3426</v>
+        <v>2367</v>
       </c>
       <c r="B1964" s="22" t="s">
         <v>3427</v>
       </c>
       <c r="C1964" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1964" s="23"/>
       <c r="E1964" s="23"/>
       <c r="F1964" s="1"/>
     </row>
     <row r="1965" spans="1:6">
       <c r="A1965" s="22" t="s">
-        <v>2367</v>
+        <v>3428</v>
       </c>
       <c r="B1965" s="22" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="C1965" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1965" s="23"/>
       <c r="E1965" s="23"/>
       <c r="F1965" s="1"/>
     </row>
     <row r="1966" spans="1:6">
       <c r="A1966" s="22" t="s">
-        <v>3429</v>
+        <v>3428</v>
       </c>
       <c r="B1966" s="22" t="s">
         <v>3430</v>
       </c>
       <c r="C1966" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1966" s="23"/>
       <c r="E1966" s="23"/>
       <c r="F1966" s="1"/>
     </row>
     <row r="1967" spans="1:6">
       <c r="A1967" s="22" t="s">
-        <v>3429</v>
+        <v>3431</v>
       </c>
       <c r="B1967" s="22" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="C1967" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1967" s="23"/>
       <c r="E1967" s="23"/>
       <c r="F1967" s="1"/>
     </row>
     <row r="1968" spans="1:6">
       <c r="A1968" s="22" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="B1968" s="22" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="C1968" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1968" s="23"/>
       <c r="E1968" s="23"/>
       <c r="F1968" s="1"/>
     </row>
     <row r="1969" spans="1:6">
       <c r="A1969" s="22" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="B1969" s="22" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="C1969" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1969" s="23"/>
       <c r="E1969" s="23"/>
       <c r="F1969" s="1"/>
     </row>
     <row r="1970" spans="1:6">
       <c r="A1970" s="22" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="B1970" s="22" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="C1970" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1970" s="23"/>
       <c r="E1970" s="23"/>
       <c r="F1970" s="1"/>
     </row>
     <row r="1971" spans="1:6">
       <c r="A1971" s="22" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="B1971" s="22" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="C1971" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1971" s="23"/>
       <c r="E1971" s="23"/>
       <c r="F1971" s="1"/>
     </row>
     <row r="1972" spans="1:6">
       <c r="A1972" s="22" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="B1972" s="22" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="C1972" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1972" s="23"/>
       <c r="E1972" s="23"/>
       <c r="F1972" s="1"/>
     </row>
     <row r="1973" spans="1:6">
       <c r="A1973" s="22" t="s">
-        <v>3442</v>
+        <v>3441</v>
       </c>
       <c r="B1973" s="22" t="s">
         <v>3443</v>
       </c>
       <c r="C1973" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1973" s="23"/>
       <c r="E1973" s="23"/>
       <c r="F1973" s="1"/>
     </row>
     <row r="1974" spans="1:6">
       <c r="A1974" s="22" t="s">
-        <v>3442</v>
+        <v>3444</v>
       </c>
       <c r="B1974" s="22" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="C1974" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1974" s="23"/>
       <c r="E1974" s="23"/>
       <c r="F1974" s="1"/>
     </row>
     <row r="1975" spans="1:6">
       <c r="A1975" s="22" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="B1975" s="22" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
       <c r="C1975" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1975" s="23"/>
       <c r="E1975" s="23"/>
       <c r="F1975" s="1"/>
     </row>
     <row r="1976" spans="1:6">
       <c r="A1976" s="22" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="B1976" s="22" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="C1976" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1976" s="23"/>
       <c r="E1976" s="23"/>
       <c r="F1976" s="1"/>
     </row>
     <row r="1977" spans="1:6">
       <c r="A1977" s="22" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="B1977" s="22" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="C1977" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1977" s="23"/>
       <c r="E1977" s="23"/>
       <c r="F1977" s="1"/>
     </row>
     <row r="1978" spans="1:6">
       <c r="A1978" s="22" t="s">
-        <v>3451</v>
+        <v>3450</v>
       </c>
       <c r="B1978" s="22" t="s">
         <v>3452</v>
       </c>
       <c r="C1978" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1978" s="23"/>
       <c r="E1978" s="23"/>
       <c r="F1978" s="1"/>
     </row>
     <row r="1979" spans="1:6">
       <c r="A1979" s="22" t="s">
-        <v>3451</v>
+        <v>3453</v>
       </c>
       <c r="B1979" s="22" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="C1979" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1979" s="23"/>
       <c r="E1979" s="23"/>
       <c r="F1979" s="1"/>
     </row>
     <row r="1980" spans="1:6">
       <c r="A1980" s="22" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="B1980" s="22" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="C1980" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1980" s="23"/>
       <c r="E1980" s="23"/>
       <c r="F1980" s="1"/>
     </row>
     <row r="1981" spans="1:6">
       <c r="A1981" s="22" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="B1981" s="22" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="C1981" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1981" s="23"/>
       <c r="E1981" s="23"/>
       <c r="F1981" s="1"/>
     </row>
     <row r="1982" spans="1:6">
       <c r="A1982" s="22" t="s">
-        <v>3458</v>
+        <v>3425</v>
       </c>
       <c r="B1982" s="22" t="s">
         <v>3459</v>
       </c>
       <c r="C1982" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1982" s="23"/>
       <c r="E1982" s="23"/>
       <c r="F1982" s="1"/>
     </row>
     <row r="1983" spans="1:6">
       <c r="A1983" s="22" t="s">
-        <v>3426</v>
+        <v>3460</v>
       </c>
       <c r="B1983" s="22" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
       <c r="C1983" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1983" s="23"/>
       <c r="E1983" s="23"/>
       <c r="F1983" s="1"/>
     </row>
     <row r="1984" spans="1:6">
       <c r="A1984" s="22" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="B1984" s="22" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
       <c r="C1984" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1984" s="23"/>
       <c r="E1984" s="23"/>
       <c r="F1984" s="1"/>
     </row>
     <row r="1985" spans="1:6">
       <c r="A1985" s="22" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="B1985" s="22" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
       <c r="C1985" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1985" s="23"/>
       <c r="E1985" s="23"/>
       <c r="F1985" s="1"/>
     </row>
     <row r="1986" spans="1:6">
       <c r="A1986" s="22" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="B1986" s="22" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
       <c r="C1986" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1986" s="23"/>
       <c r="E1986" s="23"/>
       <c r="F1986" s="1"/>
     </row>
     <row r="1987" spans="1:6">
       <c r="A1987" s="22" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="B1987" s="22" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
       <c r="C1987" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1987" s="23"/>
       <c r="E1987" s="23"/>
       <c r="F1987" s="1"/>
     </row>
     <row r="1988" spans="1:6">
       <c r="A1988" s="22" t="s">
-        <v>3469</v>
+        <v>3367</v>
       </c>
       <c r="B1988" s="22" t="s">
         <v>3470</v>
       </c>
       <c r="C1988" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1988" s="23"/>
       <c r="E1988" s="23"/>
       <c r="F1988" s="1"/>
     </row>
     <row r="1989" spans="1:6">
       <c r="A1989" s="22" t="s">
-        <v>3368</v>
+        <v>3471</v>
       </c>
       <c r="B1989" s="22" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="C1989" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1989" s="23"/>
       <c r="E1989" s="23"/>
       <c r="F1989" s="1"/>
     </row>
     <row r="1990" spans="1:6">
       <c r="A1990" s="22" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="B1990" s="22" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="C1990" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1990" s="23"/>
       <c r="E1990" s="23"/>
       <c r="F1990" s="1"/>
     </row>
     <row r="1991" spans="1:6">
       <c r="A1991" s="22" t="s">
-        <v>3474</v>
+        <v>781</v>
       </c>
       <c r="B1991" s="22" t="s">
         <v>3475</v>
       </c>
       <c r="C1991" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1991" s="23"/>
       <c r="E1991" s="23"/>
       <c r="F1991" s="1"/>
     </row>
     <row r="1992" spans="1:6">
       <c r="A1992" s="22" t="s">
-        <v>781</v>
+        <v>3476</v>
       </c>
       <c r="B1992" s="22" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
       <c r="C1992" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1992" s="23"/>
       <c r="E1992" s="23"/>
       <c r="F1992" s="1"/>
     </row>
     <row r="1993" spans="1:6">
       <c r="A1993" s="22" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="B1993" s="22" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
       <c r="C1993" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1993" s="23"/>
       <c r="E1993" s="23"/>
       <c r="F1993" s="1"/>
     </row>
     <row r="1994" spans="1:6">
       <c r="A1994" s="22" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="B1994" s="22" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="C1994" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1994" s="23"/>
       <c r="E1994" s="23"/>
       <c r="F1994" s="1"/>
     </row>
     <row r="1995" spans="1:6">
       <c r="A1995" s="22" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="B1995" s="22" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
       <c r="C1995" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1995" s="23"/>
       <c r="E1995" s="23"/>
       <c r="F1995" s="1"/>
     </row>
     <row r="1996" spans="1:6">
       <c r="A1996" s="22" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="B1996" s="22" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
       <c r="C1996" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1996" s="23"/>
       <c r="E1996" s="23"/>
       <c r="F1996" s="1"/>
     </row>
     <row r="1997" spans="1:6">
       <c r="A1997" s="22" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="B1997" s="22" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="C1997" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1997" s="23"/>
       <c r="E1997" s="23"/>
       <c r="F1997" s="1"/>
     </row>
     <row r="1998" spans="1:6">
       <c r="A1998" s="22" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="B1998" s="22" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="C1998" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1998" s="23"/>
       <c r="E1998" s="23"/>
       <c r="F1998" s="1"/>
     </row>
     <row r="1999" spans="1:6">
       <c r="A1999" s="22" t="s">
-        <v>3489</v>
+        <v>3448</v>
       </c>
       <c r="B1999" s="22" t="s">
         <v>3490</v>
       </c>
       <c r="C1999" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D1999" s="23"/>
       <c r="E1999" s="23"/>
       <c r="F1999" s="1"/>
     </row>
     <row r="2000" spans="1:6">
       <c r="A2000" s="22" t="s">
-        <v>3449</v>
+        <v>3491</v>
       </c>
       <c r="B2000" s="22" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="C2000" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2000" s="23"/>
       <c r="E2000" s="23"/>
       <c r="F2000" s="1"/>
     </row>
     <row r="2001" spans="1:6">
       <c r="A2001" s="22" t="s">
-        <v>3492</v>
+        <v>3446</v>
       </c>
       <c r="B2001" s="22" t="s">
         <v>3493</v>
       </c>
       <c r="C2001" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2001" s="23"/>
       <c r="E2001" s="23"/>
       <c r="F2001" s="1"/>
     </row>
     <row r="2002" spans="1:6">
       <c r="A2002" s="22" t="s">
-        <v>3447</v>
+        <v>3446</v>
       </c>
       <c r="B2002" s="22" t="s">
         <v>3494</v>
       </c>
       <c r="C2002" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2002" s="23"/>
       <c r="E2002" s="23"/>
       <c r="F2002" s="1"/>
     </row>
     <row r="2003" spans="1:6">
       <c r="A2003" s="22" t="s">
-        <v>3447</v>
+        <v>17</v>
       </c>
       <c r="B2003" s="22" t="s">
         <v>3495</v>
       </c>
       <c r="C2003" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2003" s="23"/>
       <c r="E2003" s="23"/>
       <c r="F2003" s="1"/>
     </row>
     <row r="2004" spans="1:6">
       <c r="A2004" s="22" t="s">
-        <v>17</v>
+        <v>3496</v>
       </c>
       <c r="B2004" s="22" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
       <c r="C2004" s="23" t="s">
-        <v>16</v>
+        <v>320</v>
       </c>
       <c r="D2004" s="23"/>
       <c r="E2004" s="23"/>
       <c r="F2004" s="1"/>
     </row>
     <row r="2005" spans="1:6">
       <c r="A2005" s="22" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="B2005" s="22" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="C2005" s="23" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="D2005" s="23"/>
       <c r="E2005" s="23"/>
       <c r="F2005" s="1"/>
     </row>
     <row r="2006" spans="1:6">
       <c r="A2006" s="22" t="s">
-        <v>3499</v>
+        <v>2289</v>
       </c>
       <c r="B2006" s="22" t="s">
         <v>3500</v>
       </c>
       <c r="C2006" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2006" s="23"/>
       <c r="E2006" s="23"/>
       <c r="F2006" s="1"/>
     </row>
     <row r="2007" spans="1:6">
       <c r="A2007" s="22" t="s">
-        <v>2289</v>
+        <v>3501</v>
       </c>
       <c r="B2007" s="22" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="C2007" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2007" s="23"/>
       <c r="E2007" s="23"/>
       <c r="F2007" s="1"/>
     </row>
     <row r="2008" spans="1:6">
       <c r="A2008" s="22" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
       <c r="B2008" s="22" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="C2008" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2008" s="23"/>
       <c r="E2008" s="23"/>
       <c r="F2008" s="1"/>
     </row>
     <row r="2009" spans="1:6">
       <c r="A2009" s="22" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="B2009" s="22" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="C2009" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2009" s="23"/>
       <c r="E2009" s="23"/>
       <c r="F2009" s="1"/>
     </row>
     <row r="2010" spans="1:6">
       <c r="A2010" s="22" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="B2010" s="22" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="C2010" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2010" s="23"/>
       <c r="E2010" s="23"/>
       <c r="F2010" s="1"/>
     </row>
     <row r="2011" spans="1:6">
       <c r="A2011" s="22" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
       <c r="B2011" s="22" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="C2011" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2011" s="23"/>
       <c r="E2011" s="23"/>
       <c r="F2011" s="1"/>
     </row>
     <row r="2012" spans="1:6">
       <c r="A2012" s="22" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="B2012" s="22" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="C2012" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2012" s="23"/>
       <c r="E2012" s="23"/>
       <c r="F2012" s="1"/>
     </row>
     <row r="2013" spans="1:6">
       <c r="A2013" s="22" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B2013" s="22" t="s">
         <v>3512</v>
-      </c>
-[...1 lines deleted...]
-        <v>3513</v>
       </c>
       <c r="C2013" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2013" s="23"/>
       <c r="E2013" s="23"/>
       <c r="F2013" s="1"/>
     </row>
     <row r="2014" spans="1:6">
       <c r="A2014" s="22" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B2014" s="22" t="s">
         <v>3514</v>
-      </c>
-[...1 lines deleted...]
-        <v>3513</v>
       </c>
       <c r="C2014" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2014" s="23"/>
       <c r="E2014" s="23"/>
       <c r="F2014" s="1"/>
     </row>
     <row r="2015" spans="1:6">
       <c r="A2015" s="22" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
       <c r="B2015" s="22" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="C2015" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2015" s="23"/>
       <c r="E2015" s="23"/>
       <c r="F2015" s="1"/>
     </row>
     <row r="2016" spans="1:6">
       <c r="A2016" s="22" t="s">
-        <v>3516</v>
+        <v>443</v>
       </c>
       <c r="B2016" s="22" t="s">
         <v>3517</v>
       </c>
       <c r="C2016" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2016" s="23"/>
       <c r="E2016" s="23"/>
       <c r="F2016" s="1"/>
     </row>
     <row r="2017" spans="1:6">
       <c r="A2017" s="22" t="s">
-        <v>443</v>
+        <v>3518</v>
       </c>
       <c r="B2017" s="22" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="C2017" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2017" s="23"/>
       <c r="E2017" s="23"/>
       <c r="F2017" s="1"/>
     </row>
     <row r="2018" spans="1:6">
       <c r="A2018" s="22" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="B2018" s="22" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="C2018" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2018" s="23"/>
       <c r="E2018" s="23"/>
       <c r="F2018" s="1"/>
     </row>
     <row r="2019" spans="1:6">
       <c r="A2019" s="22" t="s">
-        <v>3521</v>
+        <v>3125</v>
       </c>
       <c r="B2019" s="22" t="s">
         <v>3522</v>
       </c>
       <c r="C2019" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2019" s="23"/>
       <c r="E2019" s="23"/>
       <c r="F2019" s="1"/>
     </row>
     <row r="2020" spans="1:6">
       <c r="A2020" s="22" t="s">
         <v>3125</v>
       </c>
       <c r="B2020" s="22" t="s">
         <v>3523</v>
       </c>
       <c r="C2020" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2020" s="23"/>
       <c r="E2020" s="23"/>
       <c r="F2020" s="1"/>
     </row>
     <row r="2021" spans="1:6">
       <c r="A2021" s="22" t="s">
-        <v>3125</v>
+        <v>3509</v>
       </c>
       <c r="B2021" s="22" t="s">
         <v>3524</v>
       </c>
       <c r="C2021" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2021" s="23"/>
       <c r="E2021" s="23"/>
       <c r="F2021" s="1"/>
     </row>
     <row r="2022" spans="1:6">
       <c r="A2022" s="22" t="s">
-        <v>3508</v>
+        <v>3525</v>
       </c>
       <c r="B2022" s="22" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="C2022" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2022" s="23"/>
       <c r="E2022" s="23"/>
       <c r="F2022" s="1"/>
     </row>
     <row r="2023" spans="1:6">
       <c r="A2023" s="22" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
       <c r="B2023" s="22" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="C2023" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2023" s="23"/>
       <c r="E2023" s="23"/>
       <c r="F2023" s="1"/>
     </row>
     <row r="2024" spans="1:6">
       <c r="A2024" s="22" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B2024" s="22" t="s">
         <v>3528</v>
-      </c>
-[...1 lines deleted...]
-        <v>3529</v>
       </c>
       <c r="C2024" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2024" s="23"/>
       <c r="E2024" s="23"/>
       <c r="F2024" s="1"/>
     </row>
     <row r="2025" spans="1:6">
       <c r="A2025" s="22" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B2025" s="22" t="s">
         <v>3530</v>
-      </c>
-[...1 lines deleted...]
-        <v>3529</v>
       </c>
       <c r="C2025" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2025" s="23"/>
       <c r="E2025" s="23"/>
       <c r="F2025" s="1"/>
     </row>
     <row r="2026" spans="1:6">
       <c r="A2026" s="22" t="s">
-        <v>3408</v>
+        <v>3531</v>
       </c>
       <c r="B2026" s="22" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="C2026" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2026" s="23"/>
       <c r="E2026" s="23"/>
       <c r="F2026" s="1"/>
     </row>
     <row r="2027" spans="1:6">
       <c r="A2027" s="22" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="B2027" s="22" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="C2027" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2027" s="23"/>
       <c r="E2027" s="23"/>
       <c r="F2027" s="1"/>
     </row>
     <row r="2028" spans="1:6">
       <c r="A2028" s="22" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="B2028" s="22" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="C2028" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2028" s="23"/>
       <c r="E2028" s="23"/>
       <c r="F2028" s="1"/>
     </row>
     <row r="2029" spans="1:6">
       <c r="A2029" s="22" t="s">
-        <v>3536</v>
+        <v>3535</v>
       </c>
       <c r="B2029" s="22" t="s">
         <v>3537</v>
       </c>
       <c r="C2029" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2029" s="23"/>
       <c r="E2029" s="23"/>
       <c r="F2029" s="1"/>
     </row>
     <row r="2030" spans="1:6">
       <c r="A2030" s="22" t="s">
-        <v>3536</v>
+        <v>3538</v>
       </c>
       <c r="B2030" s="22" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
       <c r="C2030" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2030" s="23"/>
       <c r="E2030" s="23"/>
       <c r="F2030" s="1"/>
     </row>
     <row r="2031" spans="1:6">
       <c r="A2031" s="22" t="s">
-        <v>3539</v>
+        <v>2693</v>
       </c>
       <c r="B2031" s="22" t="s">
         <v>3540</v>
       </c>
       <c r="C2031" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2031" s="23"/>
       <c r="E2031" s="23"/>
       <c r="F2031" s="1"/>
     </row>
     <row r="2032" spans="1:6">
       <c r="A2032" s="22" t="s">
-        <v>2693</v>
+        <v>3541</v>
       </c>
       <c r="B2032" s="22" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="C2032" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2032" s="23"/>
       <c r="E2032" s="23"/>
       <c r="F2032" s="1"/>
     </row>
     <row r="2033" spans="1:6">
       <c r="A2033" s="22" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
       <c r="B2033" s="22" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="C2033" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2033" s="23"/>
       <c r="E2033" s="23"/>
       <c r="F2033" s="1"/>
     </row>
     <row r="2034" spans="1:6">
       <c r="A2034" s="22" t="s">
-        <v>3544</v>
+        <v>2693</v>
       </c>
       <c r="B2034" s="22" t="s">
         <v>3545</v>
       </c>
       <c r="C2034" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2034" s="23"/>
       <c r="E2034" s="23"/>
       <c r="F2034" s="1"/>
     </row>
     <row r="2035" spans="1:6">
       <c r="A2035" s="22" t="s">
-        <v>2693</v>
+        <v>3546</v>
       </c>
       <c r="B2035" s="22" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="C2035" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2035" s="23"/>
       <c r="E2035" s="23"/>
       <c r="F2035" s="1"/>
     </row>
     <row r="2036" spans="1:6">
       <c r="A2036" s="22" t="s">
+        <v>3548</v>
+      </c>
+      <c r="B2036" s="22" t="s">
         <v>3547</v>
-      </c>
-[...1 lines deleted...]
-        <v>3548</v>
       </c>
       <c r="C2036" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2036" s="23"/>
       <c r="E2036" s="23"/>
       <c r="F2036" s="1"/>
     </row>
     <row r="2037" spans="1:6">
       <c r="A2037" s="22" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B2037" s="22" t="s">
         <v>3549</v>
-      </c>
-[...1 lines deleted...]
-        <v>3548</v>
       </c>
       <c r="C2037" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2037" s="23"/>
       <c r="E2037" s="23"/>
       <c r="F2037" s="1"/>
     </row>
     <row r="2038" spans="1:6">
       <c r="A2038" s="22" t="s">
-        <v>3451</v>
+        <v>3550</v>
       </c>
       <c r="B2038" s="22" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="C2038" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2038" s="23"/>
       <c r="E2038" s="23"/>
       <c r="F2038" s="1"/>
     </row>
     <row r="2039" spans="1:6">
       <c r="A2039" s="22" t="s">
-        <v>3551</v>
+        <v>3550</v>
       </c>
       <c r="B2039" s="22" t="s">
         <v>3552</v>
       </c>
       <c r="C2039" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2039" s="23"/>
       <c r="E2039" s="23"/>
       <c r="F2039" s="1"/>
     </row>
     <row r="2040" spans="1:6">
       <c r="A2040" s="22" t="s">
-        <v>3551</v>
+        <v>3553</v>
       </c>
       <c r="B2040" s="22" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="C2040" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2040" s="23"/>
       <c r="E2040" s="23"/>
       <c r="F2040" s="1"/>
     </row>
     <row r="2041" spans="1:6">
       <c r="A2041" s="22" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="B2041" s="22" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="C2041" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2041" s="23"/>
       <c r="E2041" s="23"/>
       <c r="F2041" s="1"/>
     </row>
     <row r="2042" spans="1:6">
       <c r="A2042" s="22" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
       <c r="B2042" s="22" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="C2042" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2042" s="23"/>
+      <c r="D2042" s="23">
+        <v>1</v>
+      </c>
       <c r="E2042" s="23"/>
       <c r="F2042" s="1"/>
     </row>
     <row r="2043" spans="1:6">
       <c r="A2043" s="22" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="B2043" s="22" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="C2043" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2043" s="23">
         <v>1</v>
       </c>
       <c r="E2043" s="23"/>
       <c r="F2043" s="1"/>
     </row>
     <row r="2044" spans="1:6">
       <c r="A2044" s="22" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="B2044" s="22" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="C2044" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2044" s="23">
         <v>1</v>
       </c>
       <c r="E2044" s="23"/>
       <c r="F2044" s="1"/>
     </row>
     <row r="2045" spans="1:6">
       <c r="A2045" s="22" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
       <c r="B2045" s="22" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="C2045" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2045" s="23">
         <v>1</v>
       </c>
       <c r="E2045" s="23"/>
       <c r="F2045" s="1"/>
     </row>
     <row r="2046" spans="1:6">
       <c r="A2046" s="22" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
       <c r="B2046" s="22" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="C2046" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2046" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2046" s="23"/>
       <c r="E2046" s="23"/>
       <c r="F2046" s="1"/>
     </row>
     <row r="2047" spans="1:6">
       <c r="A2047" s="22" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="B2047" s="22" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="C2047" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2047" s="23"/>
+      <c r="D2047" s="23">
+        <v>1</v>
+      </c>
       <c r="E2047" s="23"/>
       <c r="F2047" s="1"/>
     </row>
     <row r="2048" spans="1:6">
       <c r="A2048" s="22" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="B2048" s="22" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="C2048" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2048" s="23">
         <v>1</v>
       </c>
       <c r="E2048" s="23"/>
       <c r="F2048" s="1"/>
     </row>
     <row r="2049" spans="1:6">
       <c r="A2049" s="22" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
       <c r="B2049" s="22" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="C2049" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2049" s="23">
         <v>1</v>
       </c>
-      <c r="E2049" s="23"/>
+      <c r="E2049" s="23">
+        <v>55</v>
+      </c>
       <c r="F2049" s="1"/>
     </row>
     <row r="2050" spans="1:6">
-      <c r="A2050" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2050" s="22"/>
       <c r="B2050" s="22" t="s">
         <v>3573</v>
       </c>
       <c r="C2050" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2050" s="23">
         <v>1</v>
       </c>
       <c r="E2050" s="23">
         <v>55</v>
       </c>
       <c r="F2050" s="1"/>
     </row>
     <row r="2051" spans="1:6">
-      <c r="A2051" s="22"/>
+      <c r="A2051" s="22" t="s">
+        <v>1556</v>
+      </c>
       <c r="B2051" s="22" t="s">
         <v>3574</v>
       </c>
       <c r="C2051" s="23" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="D2051" s="23"/>
+      <c r="E2051" s="23"/>
       <c r="F2051" s="1"/>
     </row>
     <row r="2052" spans="1:6">
       <c r="A2052" s="22" t="s">
-        <v>1556</v>
+        <v>3575</v>
       </c>
       <c r="B2052" s="22" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="C2052" s="23" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="D2052" s="23"/>
+        <v>16</v>
+      </c>
+      <c r="D2052" s="23">
+        <v>1</v>
+      </c>
       <c r="E2052" s="23"/>
       <c r="F2052" s="1"/>
     </row>
     <row r="2053" spans="1:6">
       <c r="A2053" s="22" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
       <c r="B2053" s="22" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="C2053" s="23" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>1065</v>
+      </c>
+      <c r="D2053" s="23"/>
       <c r="E2053" s="23"/>
       <c r="F2053" s="1"/>
     </row>
     <row r="2054" spans="1:6">
       <c r="A2054" s="22" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
       <c r="B2054" s="22" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="C2054" s="23" t="s">
-        <v>1065</v>
+        <v>16</v>
       </c>
       <c r="D2054" s="23"/>
       <c r="E2054" s="23"/>
       <c r="F2054" s="1"/>
     </row>
     <row r="2055" spans="1:6">
       <c r="A2055" s="22" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="B2055" s="22" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="C2055" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2055" s="23"/>
       <c r="E2055" s="23"/>
       <c r="F2055" s="1"/>
     </row>
     <row r="2056" spans="1:6">
       <c r="A2056" s="22" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="B2056" s="22" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="C2056" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2056" s="23"/>
       <c r="E2056" s="23"/>
       <c r="F2056" s="1"/>
     </row>
     <row r="2057" spans="1:6">
       <c r="A2057" s="22" t="s">
-        <v>3584</v>
+        <v>1975</v>
       </c>
       <c r="B2057" s="22" t="s">
         <v>3585</v>
       </c>
       <c r="C2057" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2057" s="23"/>
       <c r="E2057" s="23"/>
       <c r="F2057" s="1"/>
     </row>
     <row r="2058" spans="1:6">
       <c r="A2058" s="22" t="s">
-        <v>1975</v>
+        <v>3586</v>
       </c>
       <c r="B2058" s="22" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
       <c r="C2058" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2058" s="23"/>
       <c r="E2058" s="23"/>
       <c r="F2058" s="1"/>
     </row>
     <row r="2059" spans="1:6">
       <c r="A2059" s="22" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="B2059" s="22" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
       <c r="C2059" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2059" s="23"/>
       <c r="E2059" s="23"/>
       <c r="F2059" s="1"/>
     </row>
     <row r="2060" spans="1:6">
       <c r="A2060" s="22" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
       <c r="B2060" s="22" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
       <c r="C2060" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2060" s="23"/>
       <c r="E2060" s="23"/>
       <c r="F2060" s="1"/>
     </row>
     <row r="2061" spans="1:6">
       <c r="A2061" s="22" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="B2061" s="22" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
       <c r="C2061" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2061" s="23"/>
       <c r="E2061" s="23"/>
       <c r="F2061" s="1"/>
     </row>
     <row r="2062" spans="1:6">
       <c r="A2062" s="22" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="B2062" s="22" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="C2062" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2062" s="23"/>
       <c r="E2062" s="23"/>
       <c r="F2062" s="1"/>
     </row>
     <row r="2063" spans="1:6">
       <c r="A2063" s="22" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
       <c r="B2063" s="22" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="C2063" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2063" s="23"/>
       <c r="E2063" s="23"/>
       <c r="F2063" s="1"/>
     </row>
     <row r="2064" spans="1:6">
       <c r="A2064" s="22" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="B2064" s="22" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="C2064" s="23" t="s">
-        <v>16</v>
+        <v>1065</v>
       </c>
       <c r="D2064" s="23"/>
       <c r="E2064" s="23"/>
       <c r="F2064" s="1"/>
     </row>
     <row r="2065" spans="1:6">
       <c r="A2065" s="22" t="s">
-        <v>3599</v>
+        <v>1556</v>
       </c>
       <c r="B2065" s="22" t="s">
         <v>3600</v>
       </c>
       <c r="C2065" s="23" t="s">
-        <v>1065</v>
+        <v>320</v>
       </c>
       <c r="D2065" s="23"/>
       <c r="E2065" s="23"/>
       <c r="F2065" s="1"/>
     </row>
     <row r="2066" spans="1:6">
       <c r="A2066" s="22" t="s">
         <v>1556</v>
       </c>
       <c r="B2066" s="22" t="s">
         <v>3601</v>
       </c>
       <c r="C2066" s="23" t="s">
         <v>320</v>
       </c>
       <c r="D2066" s="23"/>
       <c r="E2066" s="23"/>
       <c r="F2066" s="1"/>
     </row>
     <row r="2067" spans="1:6">
       <c r="A2067" s="22" t="s">
-        <v>1556</v>
+        <v>3602</v>
       </c>
       <c r="B2067" s="22" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="C2067" s="23" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="D2067" s="23"/>
       <c r="E2067" s="23"/>
       <c r="F2067" s="1"/>
     </row>
     <row r="2068" spans="1:6">
       <c r="A2068" s="22" t="s">
-        <v>1556</v>
+        <v>3604</v>
       </c>
       <c r="B2068" s="22" t="s">
-        <v>3603</v>
+        <v>3605</v>
       </c>
       <c r="C2068" s="23" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="D2068" s="23"/>
       <c r="E2068" s="23"/>
       <c r="F2068" s="1"/>
     </row>
     <row r="2069" spans="1:6">
       <c r="A2069" s="22" t="s">
-        <v>3604</v>
+        <v>3606</v>
       </c>
       <c r="B2069" s="22" t="s">
-        <v>3605</v>
+        <v>3607</v>
       </c>
       <c r="C2069" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2069" s="23"/>
       <c r="E2069" s="23"/>
       <c r="F2069" s="1"/>
     </row>
     <row r="2070" spans="1:6">
-      <c r="A2070" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2070" s="22"/>
       <c r="B2070" s="22" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
       <c r="C2070" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2070" s="23"/>
       <c r="E2070" s="23"/>
       <c r="F2070" s="1"/>
     </row>
     <row r="2071" spans="1:6">
       <c r="A2071" s="22" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
       <c r="B2071" s="22" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
       <c r="C2071" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2071" s="23"/>
       <c r="E2071" s="23"/>
       <c r="F2071" s="1"/>
     </row>
     <row r="2072" spans="1:6">
       <c r="A2072" s="22"/>
       <c r="B2072" s="22" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
       <c r="C2072" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2072" s="23"/>
       <c r="E2072" s="23"/>
       <c r="F2072" s="1"/>
     </row>
     <row r="2073" spans="1:6">
       <c r="A2073" s="22" t="s">
-        <v>3611</v>
+        <v>3598</v>
       </c>
       <c r="B2073" s="22" t="s">
         <v>3612</v>
       </c>
       <c r="C2073" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2073" s="23"/>
       <c r="E2073" s="23"/>
       <c r="F2073" s="1"/>
     </row>
     <row r="2074" spans="1:6">
-      <c r="A2074" s="22"/>
+      <c r="A2074" s="22" t="s">
+        <v>3598</v>
+      </c>
       <c r="B2074" s="22" t="s">
         <v>3613</v>
       </c>
       <c r="C2074" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2074" s="23"/>
       <c r="E2074" s="23"/>
       <c r="F2074" s="1"/>
     </row>
     <row r="2075" spans="1:6">
       <c r="A2075" s="22" t="s">
-        <v>3599</v>
+        <v>1556</v>
       </c>
       <c r="B2075" s="22" t="s">
         <v>3614</v>
       </c>
       <c r="C2075" s="23" t="s">
-        <v>16</v>
+        <v>320</v>
       </c>
       <c r="D2075" s="23"/>
       <c r="E2075" s="23"/>
       <c r="F2075" s="1"/>
     </row>
     <row r="2076" spans="1:6">
       <c r="A2076" s="22" t="s">
-        <v>3599</v>
+        <v>1556</v>
       </c>
       <c r="B2076" s="22" t="s">
         <v>3615</v>
       </c>
       <c r="C2076" s="23" t="s">
-        <v>16</v>
+        <v>320</v>
       </c>
       <c r="D2076" s="23"/>
       <c r="E2076" s="23"/>
       <c r="F2076" s="1"/>
     </row>
     <row r="2077" spans="1:6">
       <c r="A2077" s="22" t="s">
         <v>1556</v>
       </c>
       <c r="B2077" s="22" t="s">
         <v>3616</v>
       </c>
       <c r="C2077" s="23" t="s">
         <v>320</v>
       </c>
       <c r="D2077" s="23"/>
       <c r="E2077" s="23"/>
       <c r="F2077" s="1"/>
     </row>
     <row r="2078" spans="1:6">
       <c r="A2078" s="22" t="s">
-        <v>1556</v>
+        <v>3617</v>
       </c>
       <c r="B2078" s="22" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="C2078" s="23" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="D2078" s="23"/>
       <c r="E2078" s="23"/>
       <c r="F2078" s="1"/>
     </row>
     <row r="2079" spans="1:6">
-      <c r="A2079" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2079" s="22"/>
       <c r="B2079" s="22" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
       <c r="C2079" s="23" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="D2079" s="23"/>
       <c r="E2079" s="23"/>
       <c r="F2079" s="1"/>
     </row>
     <row r="2080" spans="1:6">
       <c r="A2080" s="22" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
       <c r="B2080" s="22" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="C2080" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2080" s="23"/>
+      <c r="D2080" s="23">
+        <v>1</v>
+      </c>
       <c r="E2080" s="23"/>
       <c r="F2080" s="1"/>
     </row>
     <row r="2081" spans="1:6">
-      <c r="A2081" s="22"/>
+      <c r="A2081" s="22" t="s">
+        <v>3622</v>
+      </c>
       <c r="B2081" s="22" t="s">
-        <v>3621</v>
+        <v>3623</v>
       </c>
       <c r="C2081" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2081" s="23"/>
+      <c r="D2081" s="23">
+        <v>1</v>
+      </c>
       <c r="E2081" s="23"/>
       <c r="F2081" s="1"/>
     </row>
     <row r="2082" spans="1:6">
       <c r="A2082" s="22" t="s">
         <v>3622</v>
       </c>
       <c r="B2082" s="22" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="C2082" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2082" s="23">
         <v>1</v>
       </c>
       <c r="E2082" s="23"/>
       <c r="F2082" s="1"/>
     </row>
     <row r="2083" spans="1:6">
       <c r="A2083" s="22" t="s">
-        <v>3624</v>
+        <v>3622</v>
       </c>
       <c r="B2083" s="22" t="s">
         <v>3625</v>
       </c>
       <c r="C2083" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2083" s="23">
         <v>1</v>
       </c>
       <c r="E2083" s="23"/>
       <c r="F2083" s="1"/>
     </row>
     <row r="2084" spans="1:6">
       <c r="A2084" s="22" t="s">
-        <v>3624</v>
+        <v>49</v>
       </c>
       <c r="B2084" s="22" t="s">
         <v>3626</v>
       </c>
       <c r="C2084" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2084" s="23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E2084" s="23"/>
       <c r="F2084" s="1"/>
     </row>
     <row r="2085" spans="1:6">
       <c r="A2085" s="22" t="s">
-        <v>3624</v>
+        <v>3627</v>
       </c>
       <c r="B2085" s="22" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="C2085" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2085" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2085" s="23"/>
       <c r="E2085" s="23"/>
       <c r="F2085" s="1"/>
     </row>
     <row r="2086" spans="1:6">
       <c r="A2086" s="22" t="s">
-        <v>49</v>
+        <v>3629</v>
       </c>
       <c r="B2086" s="22" t="s">
-        <v>3628</v>
+        <v>3630</v>
       </c>
       <c r="C2086" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2086" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2086" s="23"/>
       <c r="E2086" s="23"/>
       <c r="F2086" s="1"/>
     </row>
     <row r="2087" spans="1:6">
       <c r="A2087" s="22" t="s">
-        <v>3629</v>
+        <v>3631</v>
       </c>
       <c r="B2087" s="22" t="s">
-        <v>3630</v>
+        <v>3632</v>
       </c>
       <c r="C2087" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2087" s="23"/>
       <c r="E2087" s="23"/>
       <c r="F2087" s="1"/>
     </row>
     <row r="2088" spans="1:6">
       <c r="A2088" s="22" t="s">
-        <v>3631</v>
+        <v>3633</v>
       </c>
       <c r="B2088" s="22" t="s">
-        <v>3632</v>
+        <v>3634</v>
       </c>
       <c r="C2088" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2088" s="23"/>
+      <c r="D2088" s="23">
+        <v>1</v>
+      </c>
       <c r="E2088" s="23"/>
       <c r="F2088" s="1"/>
     </row>
     <row r="2089" spans="1:6">
       <c r="A2089" s="22" t="s">
-        <v>3633</v>
+        <v>3635</v>
       </c>
       <c r="B2089" s="22" t="s">
-        <v>3634</v>
+        <v>3636</v>
       </c>
       <c r="C2089" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2089" s="23"/>
+      <c r="D2089" s="23">
+        <v>1</v>
+      </c>
       <c r="E2089" s="23"/>
       <c r="F2089" s="1"/>
     </row>
     <row r="2090" spans="1:6">
       <c r="A2090" s="22" t="s">
         <v>3635</v>
       </c>
       <c r="B2090" s="22" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
       <c r="C2090" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2090" s="23">
         <v>1</v>
       </c>
       <c r="E2090" s="23"/>
       <c r="F2090" s="1"/>
     </row>
     <row r="2091" spans="1:6">
       <c r="A2091" s="22" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
       <c r="B2091" s="22" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
       <c r="C2091" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2091" s="23">
         <v>1</v>
       </c>
       <c r="E2091" s="23"/>
       <c r="F2091" s="1"/>
     </row>
     <row r="2092" spans="1:6">
       <c r="A2092" s="22" t="s">
-        <v>3637</v>
+        <v>3640</v>
       </c>
       <c r="B2092" s="22" t="s">
-        <v>3639</v>
+        <v>3641</v>
       </c>
       <c r="C2092" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2092" s="23">
         <v>1</v>
       </c>
       <c r="E2092" s="23"/>
       <c r="F2092" s="1"/>
     </row>
     <row r="2093" spans="1:6">
       <c r="A2093" s="22" t="s">
-        <v>3640</v>
+        <v>3633</v>
       </c>
       <c r="B2093" s="22" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="C2093" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2093" s="23">
         <v>1</v>
       </c>
       <c r="E2093" s="23"/>
       <c r="F2093" s="1"/>
     </row>
     <row r="2094" spans="1:6">
       <c r="A2094" s="22" t="s">
-        <v>3642</v>
+        <v>3633</v>
       </c>
       <c r="B2094" s="22" t="s">
         <v>3643</v>
       </c>
       <c r="C2094" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2094" s="23">
         <v>1</v>
       </c>
       <c r="E2094" s="23"/>
       <c r="F2094" s="1"/>
     </row>
     <row r="2095" spans="1:6">
       <c r="A2095" s="22" t="s">
-        <v>3635</v>
+        <v>3644</v>
       </c>
       <c r="B2095" s="22" t="s">
-        <v>3644</v>
+        <v>3645</v>
       </c>
       <c r="C2095" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2095" s="23">
         <v>1</v>
       </c>
-      <c r="E2095" s="23"/>
+      <c r="E2095" s="23">
+        <v>70</v>
+      </c>
       <c r="F2095" s="1"/>
     </row>
     <row r="2096" spans="1:6">
-      <c r="A2096" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2096" s="22"/>
       <c r="B2096" s="22" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
       <c r="C2096" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2096" s="23">
         <v>1</v>
       </c>
       <c r="E2096" s="23"/>
       <c r="F2096" s="1"/>
     </row>
     <row r="2097" spans="1:6">
       <c r="A2097" s="22" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
       <c r="B2097" s="22" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="C2097" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2097" s="23">
         <v>1</v>
       </c>
-      <c r="E2097" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="E2097" s="23"/>
       <c r="F2097" s="1"/>
     </row>
     <row r="2098" spans="1:6">
-      <c r="A2098" s="22"/>
+      <c r="A2098" s="22" t="s">
+        <v>3649</v>
+      </c>
       <c r="B2098" s="22" t="s">
-        <v>3648</v>
+        <v>3650</v>
       </c>
       <c r="C2098" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2098" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2098" s="23"/>
       <c r="E2098" s="23"/>
       <c r="F2098" s="1"/>
     </row>
     <row r="2099" spans="1:6">
       <c r="A2099" s="22" t="s">
-        <v>3649</v>
+        <v>3651</v>
       </c>
       <c r="B2099" s="22" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
       <c r="C2099" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2099" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2099" s="23"/>
       <c r="E2099" s="23"/>
       <c r="F2099" s="1"/>
     </row>
     <row r="2100" spans="1:6">
       <c r="A2100" s="22" t="s">
-        <v>3651</v>
+        <v>3653</v>
       </c>
       <c r="B2100" s="22" t="s">
-        <v>3652</v>
+        <v>3654</v>
       </c>
       <c r="C2100" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2100" s="23"/>
       <c r="E2100" s="23"/>
       <c r="F2100" s="1"/>
     </row>
     <row r="2101" spans="1:6">
       <c r="A2101" s="22" t="s">
-        <v>3653</v>
+        <v>3655</v>
       </c>
       <c r="B2101" s="22" t="s">
-        <v>3654</v>
+        <v>3656</v>
       </c>
       <c r="C2101" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2101" s="23"/>
+      <c r="D2101" s="23">
+        <v>1</v>
+      </c>
       <c r="E2101" s="23"/>
       <c r="F2101" s="1"/>
     </row>
     <row r="2102" spans="1:6">
       <c r="A2102" s="22" t="s">
-        <v>3655</v>
+        <v>3657</v>
       </c>
       <c r="B2102" s="22" t="s">
-        <v>3656</v>
+        <v>3658</v>
       </c>
       <c r="C2102" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2102" s="23"/>
+      <c r="D2102" s="23">
+        <v>1</v>
+      </c>
       <c r="E2102" s="23"/>
       <c r="F2102" s="1"/>
     </row>
     <row r="2103" spans="1:6">
       <c r="A2103" s="22" t="s">
-        <v>3657</v>
+        <v>3659</v>
       </c>
       <c r="B2103" s="22" t="s">
-        <v>3658</v>
+        <v>3660</v>
       </c>
       <c r="C2103" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2103" s="23">
         <v>1</v>
       </c>
       <c r="E2103" s="23"/>
       <c r="F2103" s="1"/>
     </row>
     <row r="2104" spans="1:6">
       <c r="A2104" s="22" t="s">
-        <v>3659</v>
+        <v>3661</v>
       </c>
       <c r="B2104" s="22" t="s">
-        <v>3660</v>
+        <v>3662</v>
       </c>
       <c r="C2104" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2104" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2104" s="23"/>
       <c r="E2104" s="23"/>
       <c r="F2104" s="1"/>
     </row>
     <row r="2105" spans="1:6">
       <c r="A2105" s="22" t="s">
-        <v>3661</v>
+        <v>3663</v>
       </c>
       <c r="B2105" s="22" t="s">
-        <v>3662</v>
+        <v>3664</v>
       </c>
       <c r="C2105" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2105" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2105" s="23"/>
       <c r="E2105" s="23"/>
       <c r="F2105" s="1"/>
     </row>
     <row r="2106" spans="1:6">
       <c r="A2106" s="22" t="s">
-        <v>3663</v>
+        <v>3665</v>
       </c>
       <c r="B2106" s="22" t="s">
-        <v>3664</v>
+        <v>3666</v>
       </c>
       <c r="C2106" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2106" s="23"/>
       <c r="E2106" s="23"/>
       <c r="F2106" s="1"/>
     </row>
     <row r="2107" spans="1:6">
       <c r="A2107" s="22" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
       <c r="B2107" s="22" t="s">
-        <v>3666</v>
+        <v>3668</v>
       </c>
       <c r="C2107" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2107" s="23"/>
       <c r="E2107" s="23"/>
       <c r="F2107" s="1"/>
     </row>
     <row r="2108" spans="1:6">
       <c r="A2108" s="22" t="s">
-        <v>3667</v>
+        <v>2482</v>
       </c>
       <c r="B2108" s="22" t="s">
-        <v>3668</v>
+        <v>3669</v>
       </c>
       <c r="C2108" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2108" s="23"/>
       <c r="E2108" s="23"/>
       <c r="F2108" s="1"/>
     </row>
     <row r="2109" spans="1:6">
       <c r="A2109" s="22" t="s">
-        <v>3669</v>
+        <v>3670</v>
       </c>
       <c r="B2109" s="22" t="s">
-        <v>3670</v>
+        <v>3671</v>
       </c>
       <c r="C2109" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2109" s="23"/>
       <c r="E2109" s="23"/>
       <c r="F2109" s="1"/>
     </row>
     <row r="2110" spans="1:6">
       <c r="A2110" s="22" t="s">
-        <v>2482</v>
+        <v>3672</v>
       </c>
       <c r="B2110" s="22" t="s">
-        <v>3671</v>
+        <v>3673</v>
       </c>
       <c r="C2110" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2110" s="23"/>
+      <c r="D2110" s="23">
+        <v>2</v>
+      </c>
       <c r="E2110" s="23"/>
       <c r="F2110" s="1"/>
     </row>
     <row r="2111" spans="1:6">
       <c r="A2111" s="22" t="s">
-        <v>3672</v>
+        <v>178</v>
       </c>
       <c r="B2111" s="22" t="s">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="C2111" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2111" s="23"/>
       <c r="E2111" s="23"/>
       <c r="F2111" s="1"/>
     </row>
     <row r="2112" spans="1:6">
       <c r="A2112" s="22" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="B2112" s="22" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="C2112" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2112" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2112" s="23"/>
       <c r="E2112" s="23"/>
       <c r="F2112" s="1"/>
     </row>
     <row r="2113" spans="1:6">
       <c r="A2113" s="22" t="s">
-        <v>178</v>
+        <v>3677</v>
       </c>
       <c r="B2113" s="22" t="s">
-        <v>3676</v>
+        <v>3678</v>
       </c>
       <c r="C2113" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2113" s="23"/>
       <c r="E2113" s="23"/>
       <c r="F2113" s="1"/>
     </row>
     <row r="2114" spans="1:6">
       <c r="A2114" s="22" t="s">
-        <v>3677</v>
+        <v>3679</v>
       </c>
       <c r="B2114" s="22" t="s">
-        <v>3678</v>
+        <v>3680</v>
       </c>
       <c r="C2114" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2114" s="23"/>
       <c r="E2114" s="23"/>
       <c r="F2114" s="1"/>
     </row>
     <row r="2115" spans="1:6">
       <c r="A2115" s="22" t="s">
-        <v>3679</v>
+        <v>904</v>
       </c>
       <c r="B2115" s="22" t="s">
-        <v>3680</v>
+        <v>3681</v>
       </c>
       <c r="C2115" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2115" s="23"/>
       <c r="E2115" s="23"/>
       <c r="F2115" s="1"/>
     </row>
     <row r="2116" spans="1:6">
       <c r="A2116" s="22" t="s">
-        <v>3681</v>
+        <v>3682</v>
       </c>
       <c r="B2116" s="22" t="s">
-        <v>3682</v>
+        <v>3683</v>
       </c>
       <c r="C2116" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2116" s="23"/>
       <c r="E2116" s="23"/>
       <c r="F2116" s="1"/>
     </row>
     <row r="2117" spans="1:6">
       <c r="A2117" s="22" t="s">
-        <v>904</v>
+        <v>3684</v>
       </c>
       <c r="B2117" s="22" t="s">
-        <v>3683</v>
+        <v>3685</v>
       </c>
       <c r="C2117" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2117" s="23"/>
+      <c r="D2117" s="23">
+        <v>2</v>
+      </c>
       <c r="E2117" s="23"/>
       <c r="F2117" s="1"/>
     </row>
     <row r="2118" spans="1:6">
       <c r="A2118" s="22" t="s">
-        <v>3684</v>
+        <v>3686</v>
       </c>
       <c r="B2118" s="22" t="s">
-        <v>3685</v>
+        <v>3687</v>
       </c>
       <c r="C2118" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2118" s="23"/>
       <c r="E2118" s="23"/>
       <c r="F2118" s="1"/>
     </row>
     <row r="2119" spans="1:6">
       <c r="A2119" s="22" t="s">
         <v>3686</v>
       </c>
       <c r="B2119" s="22" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
       <c r="C2119" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2119" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2119" s="23"/>
       <c r="E2119" s="23"/>
       <c r="F2119" s="1"/>
     </row>
     <row r="2120" spans="1:6">
       <c r="A2120" s="22" t="s">
-        <v>3688</v>
+        <v>3689</v>
       </c>
       <c r="B2120" s="22" t="s">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="C2120" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2120" s="23"/>
       <c r="E2120" s="23"/>
       <c r="F2120" s="1"/>
     </row>
     <row r="2121" spans="1:6">
       <c r="A2121" s="22" t="s">
-        <v>3688</v>
+        <v>1832</v>
       </c>
       <c r="B2121" s="22" t="s">
-        <v>3690</v>
+        <v>3691</v>
       </c>
       <c r="C2121" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2121" s="23"/>
       <c r="E2121" s="23"/>
       <c r="F2121" s="1"/>
     </row>
     <row r="2122" spans="1:6">
       <c r="A2122" s="22" t="s">
-        <v>3691</v>
+        <v>3692</v>
       </c>
       <c r="B2122" s="22" t="s">
-        <v>3692</v>
+        <v>3693</v>
       </c>
       <c r="C2122" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2122" s="23"/>
       <c r="E2122" s="23"/>
       <c r="F2122" s="1"/>
     </row>
     <row r="2123" spans="1:6">
       <c r="A2123" s="22" t="s">
-        <v>1832</v>
+        <v>3694</v>
       </c>
       <c r="B2123" s="22" t="s">
-        <v>3693</v>
+        <v>3695</v>
       </c>
       <c r="C2123" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2123" s="23"/>
       <c r="E2123" s="23"/>
       <c r="F2123" s="1"/>
     </row>
     <row r="2124" spans="1:6">
       <c r="A2124" s="22" t="s">
-        <v>3694</v>
+        <v>3696</v>
       </c>
       <c r="B2124" s="22" t="s">
-        <v>3695</v>
+        <v>3697</v>
       </c>
       <c r="C2124" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2124" s="23"/>
       <c r="E2124" s="23"/>
       <c r="F2124" s="1"/>
     </row>
     <row r="2125" spans="1:6">
       <c r="A2125" s="22" t="s">
-        <v>3696</v>
+        <v>3698</v>
       </c>
       <c r="B2125" s="22" t="s">
-        <v>3697</v>
+        <v>3699</v>
       </c>
       <c r="C2125" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2125" s="23"/>
       <c r="E2125" s="23"/>
       <c r="F2125" s="1"/>
     </row>
     <row r="2126" spans="1:6">
       <c r="A2126" s="22" t="s">
-        <v>3698</v>
+        <v>3696</v>
       </c>
       <c r="B2126" s="22" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
       <c r="C2126" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2126" s="23"/>
       <c r="E2126" s="23"/>
       <c r="F2126" s="1"/>
     </row>
     <row r="2127" spans="1:6">
       <c r="A2127" s="22" t="s">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="B2127" s="22" t="s">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="C2127" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2127" s="23"/>
       <c r="E2127" s="23"/>
       <c r="F2127" s="1"/>
     </row>
     <row r="2128" spans="1:6">
       <c r="A2128" s="22" t="s">
-        <v>3698</v>
+        <v>3703</v>
       </c>
       <c r="B2128" s="22" t="s">
-        <v>3702</v>
+        <v>3704</v>
       </c>
       <c r="C2128" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2128" s="23"/>
+      <c r="D2128" s="23">
+        <v>2</v>
+      </c>
       <c r="E2128" s="23"/>
       <c r="F2128" s="1"/>
     </row>
     <row r="2129" spans="1:6">
       <c r="A2129" s="22" t="s">
-        <v>3703</v>
+        <v>3705</v>
       </c>
       <c r="B2129" s="22" t="s">
-        <v>3704</v>
+        <v>3706</v>
       </c>
       <c r="C2129" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2129" s="23"/>
       <c r="E2129" s="23"/>
       <c r="F2129" s="1"/>
     </row>
     <row r="2130" spans="1:6">
       <c r="A2130" s="22" t="s">
-        <v>3705</v>
+        <v>3707</v>
       </c>
       <c r="B2130" s="22" t="s">
-        <v>3706</v>
+        <v>3708</v>
       </c>
       <c r="C2130" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2130" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2130" s="23"/>
       <c r="E2130" s="23"/>
       <c r="F2130" s="1"/>
     </row>
     <row r="2131" spans="1:6">
       <c r="A2131" s="22" t="s">
-        <v>3707</v>
+        <v>3709</v>
       </c>
       <c r="B2131" s="22" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
       <c r="C2131" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2131" s="23"/>
+      <c r="D2131" s="23">
+        <v>2</v>
+      </c>
       <c r="E2131" s="23"/>
       <c r="F2131" s="1"/>
     </row>
     <row r="2132" spans="1:6">
       <c r="A2132" s="22" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
       <c r="B2132" s="22" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
       <c r="C2132" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2132" s="23"/>
       <c r="E2132" s="23"/>
       <c r="F2132" s="1"/>
     </row>
     <row r="2133" spans="1:6">
       <c r="A2133" s="22" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
       <c r="B2133" s="22" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
       <c r="C2133" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2133" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2133" s="23"/>
       <c r="E2133" s="23"/>
       <c r="F2133" s="1"/>
     </row>
     <row r="2134" spans="1:6">
       <c r="A2134" s="22" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
       <c r="B2134" s="22" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
       <c r="C2134" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2134" s="23"/>
       <c r="E2134" s="23"/>
       <c r="F2134" s="1"/>
     </row>
     <row r="2135" spans="1:6">
       <c r="A2135" s="22" t="s">
         <v>3715</v>
       </c>
       <c r="B2135" s="22" t="s">
-        <v>3716</v>
+        <v>3717</v>
       </c>
       <c r="C2135" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2135" s="23"/>
       <c r="E2135" s="23"/>
       <c r="F2135" s="1"/>
     </row>
     <row r="2136" spans="1:6">
       <c r="A2136" s="22" t="s">
-        <v>3717</v>
+        <v>3718</v>
       </c>
       <c r="B2136" s="22" t="s">
-        <v>3718</v>
+        <v>3719</v>
       </c>
       <c r="C2136" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2136" s="23"/>
       <c r="E2136" s="23"/>
       <c r="F2136" s="1"/>
     </row>
     <row r="2137" spans="1:6">
       <c r="A2137" s="22" t="s">
-        <v>3717</v>
+        <v>3720</v>
       </c>
       <c r="B2137" s="22" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="C2137" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2137" s="23"/>
       <c r="E2137" s="23"/>
       <c r="F2137" s="1"/>
     </row>
     <row r="2138" spans="1:6">
       <c r="A2138" s="22" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2138" s="22" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
       <c r="C2138" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2138" s="23"/>
       <c r="E2138" s="23"/>
       <c r="F2138" s="1"/>
     </row>
     <row r="2139" spans="1:6">
       <c r="A2139" s="22" t="s">
-        <v>3722</v>
+        <v>1614</v>
       </c>
       <c r="B2139" s="22" t="s">
-        <v>3723</v>
+        <v>3724</v>
       </c>
       <c r="C2139" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2139" s="23"/>
       <c r="E2139" s="23"/>
       <c r="F2139" s="1"/>
     </row>
     <row r="2140" spans="1:6">
       <c r="A2140" s="22" t="s">
-        <v>3724</v>
+        <v>3725</v>
       </c>
       <c r="B2140" s="22" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="C2140" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2140" s="23"/>
       <c r="E2140" s="23"/>
       <c r="F2140" s="1"/>
     </row>
     <row r="2141" spans="1:6">
       <c r="A2141" s="22" t="s">
-        <v>1614</v>
+        <v>3727</v>
       </c>
       <c r="B2141" s="22" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
       <c r="C2141" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2141" s="23"/>
       <c r="E2141" s="23"/>
       <c r="F2141" s="1"/>
     </row>
     <row r="2142" spans="1:6">
       <c r="A2142" s="22" t="s">
-        <v>3727</v>
+        <v>3709</v>
       </c>
       <c r="B2142" s="22" t="s">
-        <v>3728</v>
+        <v>3729</v>
       </c>
       <c r="C2142" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2142" s="23"/>
+      <c r="D2142" s="23">
+        <v>2</v>
+      </c>
       <c r="E2142" s="23"/>
       <c r="F2142" s="1"/>
     </row>
     <row r="2143" spans="1:6">
       <c r="A2143" s="22" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="B2143" s="22" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="C2143" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2143" s="23"/>
       <c r="E2143" s="23"/>
       <c r="F2143" s="1"/>
     </row>
     <row r="2144" spans="1:6">
       <c r="A2144" s="22" t="s">
-        <v>3711</v>
+        <v>3732</v>
       </c>
       <c r="B2144" s="22" t="s">
-        <v>3731</v>
+        <v>3733</v>
       </c>
       <c r="C2144" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2144" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2144" s="23"/>
       <c r="E2144" s="23"/>
       <c r="F2144" s="1"/>
     </row>
     <row r="2145" spans="1:6">
       <c r="A2145" s="22" t="s">
-        <v>3732</v>
+        <v>3734</v>
       </c>
       <c r="B2145" s="22" t="s">
-        <v>3733</v>
+        <v>3735</v>
       </c>
       <c r="C2145" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2145" s="23"/>
       <c r="E2145" s="23"/>
       <c r="F2145" s="1"/>
     </row>
     <row r="2146" spans="1:6">
       <c r="A2146" s="22" t="s">
-        <v>3734</v>
+        <v>3736</v>
       </c>
       <c r="B2146" s="22" t="s">
-        <v>3735</v>
+        <v>3737</v>
       </c>
       <c r="C2146" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2146" s="23"/>
       <c r="E2146" s="23"/>
       <c r="F2146" s="1"/>
     </row>
     <row r="2147" spans="1:6">
       <c r="A2147" s="22" t="s">
-        <v>3736</v>
+        <v>3738</v>
       </c>
       <c r="B2147" s="22" t="s">
-        <v>3737</v>
+        <v>3739</v>
       </c>
       <c r="C2147" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2147" s="23"/>
       <c r="E2147" s="23"/>
       <c r="F2147" s="1"/>
     </row>
     <row r="2148" spans="1:6">
       <c r="A2148" s="22" t="s">
         <v>3738</v>
       </c>
       <c r="B2148" s="22" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="C2148" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2148" s="23"/>
       <c r="E2148" s="23"/>
       <c r="F2148" s="1"/>
     </row>
     <row r="2149" spans="1:6">
       <c r="A2149" s="22" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="B2149" s="22" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
       <c r="C2149" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2149" s="23"/>
       <c r="E2149" s="23"/>
       <c r="F2149" s="1"/>
     </row>
     <row r="2150" spans="1:6">
       <c r="A2150" s="22" t="s">
-        <v>3740</v>
+        <v>3743</v>
       </c>
       <c r="B2150" s="22" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
       <c r="C2150" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2150" s="23"/>
       <c r="E2150" s="23"/>
       <c r="F2150" s="1"/>
     </row>
     <row r="2151" spans="1:6">
       <c r="A2151" s="22" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
       <c r="B2151" s="22" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
       <c r="C2151" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2151" s="23"/>
       <c r="E2151" s="23"/>
       <c r="F2151" s="1"/>
     </row>
     <row r="2152" spans="1:6">
       <c r="A2152" s="22" t="s">
-        <v>3745</v>
+        <v>3738</v>
       </c>
       <c r="B2152" s="22" t="s">
-        <v>3746</v>
+        <v>3747</v>
       </c>
       <c r="C2152" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2152" s="23"/>
       <c r="E2152" s="23"/>
       <c r="F2152" s="1"/>
     </row>
     <row r="2153" spans="1:6">
       <c r="A2153" s="22" t="s">
-        <v>3747</v>
+        <v>3748</v>
       </c>
       <c r="B2153" s="22" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
       <c r="C2153" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2153" s="23"/>
       <c r="E2153" s="23"/>
       <c r="F2153" s="1"/>
     </row>
     <row r="2154" spans="1:6">
       <c r="A2154" s="22" t="s">
-        <v>3740</v>
+        <v>3750</v>
       </c>
       <c r="B2154" s="22" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
       <c r="C2154" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2154" s="23"/>
       <c r="E2154" s="23"/>
       <c r="F2154" s="1"/>
     </row>
     <row r="2155" spans="1:6">
       <c r="A2155" s="22" t="s">
         <v>3750</v>
       </c>
       <c r="B2155" s="22" t="s">
-        <v>3751</v>
+        <v>3752</v>
       </c>
       <c r="C2155" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2155" s="23"/>
       <c r="E2155" s="23"/>
       <c r="F2155" s="1"/>
     </row>
     <row r="2156" spans="1:6">
       <c r="A2156" s="22" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="B2156" s="22" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="C2156" s="23" t="s">
-        <v>16</v>
+        <v>320</v>
       </c>
       <c r="D2156" s="23"/>
       <c r="E2156" s="23"/>
       <c r="F2156" s="1"/>
     </row>
     <row r="2157" spans="1:6">
       <c r="A2157" s="22" t="s">
-        <v>3752</v>
+        <v>753</v>
       </c>
       <c r="B2157" s="22" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="C2157" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2157" s="23"/>
       <c r="E2157" s="23"/>
       <c r="F2157" s="1"/>
     </row>
     <row r="2158" spans="1:6">
       <c r="A2158" s="22" t="s">
-        <v>3755</v>
+        <v>3750</v>
       </c>
       <c r="B2158" s="22" t="s">
         <v>3756</v>
       </c>
       <c r="C2158" s="23" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="D2158" s="23"/>
       <c r="E2158" s="23"/>
       <c r="F2158" s="1"/>
     </row>
     <row r="2159" spans="1:6">
       <c r="A2159" s="22" t="s">
-        <v>753</v>
+        <v>3757</v>
       </c>
       <c r="B2159" s="22" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
       <c r="C2159" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2159" s="23"/>
       <c r="E2159" s="23"/>
       <c r="F2159" s="1"/>
     </row>
     <row r="2160" spans="1:6">
       <c r="A2160" s="22" t="s">
-        <v>3752</v>
+        <v>3748</v>
       </c>
       <c r="B2160" s="22" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="C2160" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2160" s="23"/>
       <c r="E2160" s="23"/>
       <c r="F2160" s="1"/>
     </row>
     <row r="2161" spans="1:6">
       <c r="A2161" s="22" t="s">
-        <v>3759</v>
+        <v>3760</v>
       </c>
       <c r="B2161" s="22" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="C2161" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2161" s="23"/>
       <c r="E2161" s="23"/>
       <c r="F2161" s="1"/>
     </row>
     <row r="2162" spans="1:6">
       <c r="A2162" s="22" t="s">
-        <v>3750</v>
+        <v>3762</v>
       </c>
       <c r="B2162" s="22" t="s">
-        <v>3761</v>
+        <v>3763</v>
       </c>
       <c r="C2162" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2162" s="23"/>
       <c r="E2162" s="23"/>
       <c r="F2162" s="1"/>
     </row>
     <row r="2163" spans="1:6">
       <c r="A2163" s="22" t="s">
-        <v>3762</v>
+        <v>3764</v>
       </c>
       <c r="B2163" s="22" t="s">
-        <v>3763</v>
+        <v>3765</v>
       </c>
       <c r="C2163" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2163" s="23"/>
       <c r="E2163" s="23"/>
       <c r="F2163" s="1"/>
     </row>
     <row r="2164" spans="1:6">
       <c r="A2164" s="22" t="s">
-        <v>3764</v>
+        <v>3766</v>
       </c>
       <c r="B2164" s="22" t="s">
-        <v>3765</v>
+        <v>3767</v>
       </c>
       <c r="C2164" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2164" s="23"/>
       <c r="E2164" s="23"/>
       <c r="F2164" s="1"/>
     </row>
     <row r="2165" spans="1:6">
       <c r="A2165" s="22" t="s">
-        <v>3766</v>
+        <v>3078</v>
       </c>
       <c r="B2165" s="22" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="C2165" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2165" s="23"/>
       <c r="E2165" s="23"/>
       <c r="F2165" s="1"/>
     </row>
     <row r="2166" spans="1:6">
       <c r="A2166" s="22" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="B2166" s="22" t="s">
-        <v>3769</v>
+        <v>3770</v>
       </c>
       <c r="C2166" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2166" s="23"/>
       <c r="E2166" s="23"/>
       <c r="F2166" s="1"/>
     </row>
     <row r="2167" spans="1:6">
       <c r="A2167" s="22" t="s">
-        <v>3078</v>
+        <v>3771</v>
       </c>
       <c r="B2167" s="22" t="s">
-        <v>3770</v>
+        <v>3772</v>
       </c>
       <c r="C2167" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2167" s="23"/>
       <c r="E2167" s="23"/>
       <c r="F2167" s="1"/>
     </row>
     <row r="2168" spans="1:6">
       <c r="A2168" s="22" t="s">
-        <v>3771</v>
+        <v>3773</v>
       </c>
       <c r="B2168" s="22" t="s">
-        <v>3772</v>
+        <v>3774</v>
       </c>
       <c r="C2168" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2168" s="23"/>
       <c r="E2168" s="23"/>
       <c r="F2168" s="1"/>
     </row>
     <row r="2169" spans="1:6">
       <c r="A2169" s="22" t="s">
-        <v>3773</v>
+        <v>3766</v>
       </c>
       <c r="B2169" s="22" t="s">
-        <v>3774</v>
+        <v>3775</v>
       </c>
       <c r="C2169" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2169" s="23"/>
       <c r="E2169" s="23"/>
       <c r="F2169" s="1"/>
     </row>
     <row r="2170" spans="1:6">
       <c r="A2170" s="22" t="s">
-        <v>3775</v>
+        <v>33</v>
       </c>
       <c r="B2170" s="22" t="s">
         <v>3776</v>
       </c>
       <c r="C2170" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2170" s="23"/>
       <c r="E2170" s="23"/>
       <c r="F2170" s="1"/>
     </row>
     <row r="2171" spans="1:6">
       <c r="A2171" s="22" t="s">
-        <v>3768</v>
+        <v>3777</v>
       </c>
       <c r="B2171" s="22" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
       <c r="C2171" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2171" s="23"/>
       <c r="E2171" s="23"/>
       <c r="F2171" s="1"/>
     </row>
     <row r="2172" spans="1:6">
       <c r="A2172" s="22" t="s">
-        <v>33</v>
+        <v>3779</v>
       </c>
       <c r="B2172" s="22" t="s">
-        <v>3778</v>
+        <v>3780</v>
       </c>
       <c r="C2172" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2172" s="23"/>
+      <c r="D2172" s="23">
+        <v>2</v>
+      </c>
       <c r="E2172" s="23"/>
       <c r="F2172" s="1"/>
     </row>
     <row r="2173" spans="1:6">
       <c r="A2173" s="22" t="s">
-        <v>3779</v>
+        <v>1036</v>
       </c>
       <c r="B2173" s="22" t="s">
-        <v>3780</v>
+        <v>3781</v>
       </c>
       <c r="C2173" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2173" s="23"/>
+      <c r="D2173" s="23">
+        <v>2</v>
+      </c>
       <c r="E2173" s="23"/>
       <c r="F2173" s="1"/>
     </row>
     <row r="2174" spans="1:6">
       <c r="A2174" s="22" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
       <c r="B2174" s="22" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
       <c r="C2174" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2174" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2174" s="23"/>
       <c r="E2174" s="23"/>
       <c r="F2174" s="1"/>
     </row>
     <row r="2175" spans="1:6">
       <c r="A2175" s="22" t="s">
-        <v>1036</v>
+        <v>3784</v>
       </c>
       <c r="B2175" s="22" t="s">
-        <v>3783</v>
+        <v>3785</v>
       </c>
       <c r="C2175" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2175" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2175" s="23"/>
       <c r="E2175" s="23"/>
       <c r="F2175" s="1"/>
     </row>
     <row r="2176" spans="1:6">
       <c r="A2176" s="22" t="s">
-        <v>3784</v>
+        <v>3786</v>
       </c>
       <c r="B2176" s="22" t="s">
-        <v>3785</v>
+        <v>3787</v>
       </c>
       <c r="C2176" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2176" s="23"/>
       <c r="E2176" s="23"/>
       <c r="F2176" s="1"/>
     </row>
     <row r="2177" spans="1:6">
-      <c r="A2177" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2177" s="22"/>
       <c r="B2177" s="22" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
       <c r="C2177" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2177" s="23"/>
       <c r="E2177" s="23"/>
       <c r="F2177" s="1"/>
     </row>
     <row r="2178" spans="1:6">
       <c r="A2178" s="22" t="s">
-        <v>3788</v>
+        <v>3769</v>
       </c>
       <c r="B2178" s="22" t="s">
         <v>3789</v>
       </c>
       <c r="C2178" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2178" s="23"/>
       <c r="E2178" s="23"/>
       <c r="F2178" s="1"/>
     </row>
     <row r="2179" spans="1:6">
-      <c r="A2179" s="22"/>
+      <c r="A2179" s="22" t="s">
+        <v>2673</v>
+      </c>
       <c r="B2179" s="22" t="s">
         <v>3790</v>
       </c>
       <c r="C2179" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2179" s="23"/>
       <c r="E2179" s="23"/>
       <c r="F2179" s="1"/>
     </row>
     <row r="2180" spans="1:6">
       <c r="A2180" s="22" t="s">
-        <v>3771</v>
+        <v>1797</v>
       </c>
       <c r="B2180" s="22" t="s">
         <v>3791</v>
       </c>
       <c r="C2180" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2180" s="23"/>
+      <c r="D2180" s="23">
+        <v>1</v>
+      </c>
       <c r="E2180" s="23"/>
       <c r="F2180" s="1"/>
     </row>
     <row r="2181" spans="1:6">
       <c r="A2181" s="22" t="s">
-        <v>2673</v>
+        <v>3792</v>
       </c>
       <c r="B2181" s="22" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
       <c r="C2181" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2181" s="23"/>
       <c r="E2181" s="23"/>
       <c r="F2181" s="1"/>
     </row>
     <row r="2182" spans="1:6">
       <c r="A2182" s="22" t="s">
-        <v>1797</v>
+        <v>3794</v>
       </c>
       <c r="B2182" s="22" t="s">
-        <v>3793</v>
+        <v>3795</v>
       </c>
       <c r="C2182" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2182" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2182" s="23"/>
       <c r="E2182" s="23"/>
       <c r="F2182" s="1"/>
     </row>
     <row r="2183" spans="1:6">
       <c r="A2183" s="22" t="s">
-        <v>3794</v>
+        <v>3796</v>
       </c>
       <c r="B2183" s="22" t="s">
-        <v>3795</v>
+        <v>3797</v>
       </c>
       <c r="C2183" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2183" s="23"/>
       <c r="E2183" s="23"/>
       <c r="F2183" s="1"/>
     </row>
     <row r="2184" spans="1:6">
       <c r="A2184" s="22" t="s">
-        <v>3796</v>
+        <v>3798</v>
       </c>
       <c r="B2184" s="22" t="s">
-        <v>3797</v>
+        <v>3799</v>
       </c>
       <c r="C2184" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2184" s="23"/>
       <c r="E2184" s="23"/>
       <c r="F2184" s="1"/>
     </row>
     <row r="2185" spans="1:6">
       <c r="A2185" s="22" t="s">
-        <v>3798</v>
+        <v>3800</v>
       </c>
       <c r="B2185" s="22" t="s">
-        <v>3799</v>
+        <v>3801</v>
       </c>
       <c r="C2185" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2185" s="23"/>
       <c r="E2185" s="23"/>
       <c r="F2185" s="1"/>
     </row>
     <row r="2186" spans="1:6">
       <c r="A2186" s="22" t="s">
-        <v>3800</v>
+        <v>3802</v>
       </c>
       <c r="B2186" s="22" t="s">
-        <v>3801</v>
+        <v>3803</v>
       </c>
       <c r="C2186" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2186" s="23"/>
-      <c r="E2186" s="23"/>
+      <c r="E2186" s="23">
+        <v>40</v>
+      </c>
       <c r="F2186" s="1"/>
     </row>
     <row r="2187" spans="1:6">
       <c r="A2187" s="22" t="s">
-        <v>3802</v>
+        <v>3076</v>
       </c>
       <c r="B2187" s="22" t="s">
-        <v>3803</v>
+        <v>3804</v>
       </c>
       <c r="C2187" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2187" s="23"/>
       <c r="E2187" s="23"/>
       <c r="F2187" s="1"/>
     </row>
     <row r="2188" spans="1:6">
       <c r="A2188" s="22" t="s">
-        <v>3804</v>
+        <v>3805</v>
       </c>
       <c r="B2188" s="22" t="s">
-        <v>3805</v>
+        <v>3806</v>
       </c>
       <c r="C2188" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2188" s="23"/>
-      <c r="E2188" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="E2188" s="23"/>
       <c r="F2188" s="1"/>
     </row>
     <row r="2189" spans="1:6">
       <c r="A2189" s="22" t="s">
-        <v>3076</v>
+        <v>3807</v>
       </c>
       <c r="B2189" s="22" t="s">
-        <v>3806</v>
+        <v>3808</v>
       </c>
       <c r="C2189" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2189" s="23"/>
+      <c r="D2189" s="23">
+        <v>2</v>
+      </c>
       <c r="E2189" s="23"/>
       <c r="F2189" s="1"/>
     </row>
     <row r="2190" spans="1:6">
       <c r="A2190" s="22" t="s">
-        <v>3807</v>
+        <v>3809</v>
       </c>
       <c r="B2190" s="22" t="s">
-        <v>3808</v>
+        <v>3810</v>
       </c>
       <c r="C2190" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2190" s="23"/>
       <c r="E2190" s="23"/>
       <c r="F2190" s="1"/>
     </row>
     <row r="2191" spans="1:6">
       <c r="A2191" s="22" t="s">
-        <v>3809</v>
+        <v>19</v>
       </c>
       <c r="B2191" s="22" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="C2191" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2191" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2191" s="23"/>
       <c r="E2191" s="23"/>
       <c r="F2191" s="1"/>
     </row>
     <row r="2192" spans="1:6">
       <c r="A2192" s="22" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="B2192" s="22" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="C2192" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2192" s="23"/>
       <c r="E2192" s="23"/>
       <c r="F2192" s="1"/>
     </row>
     <row r="2193" spans="1:6">
       <c r="A2193" s="22" t="s">
-        <v>19</v>
+        <v>3814</v>
       </c>
       <c r="B2193" s="22" t="s">
-        <v>3813</v>
+        <v>3815</v>
       </c>
       <c r="C2193" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2193" s="23"/>
       <c r="E2193" s="23"/>
       <c r="F2193" s="1"/>
     </row>
     <row r="2194" spans="1:6">
       <c r="A2194" s="22" t="s">
-        <v>3814</v>
+        <v>3816</v>
       </c>
       <c r="B2194" s="22" t="s">
-        <v>3815</v>
+        <v>3817</v>
       </c>
       <c r="C2194" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2194" s="23"/>
       <c r="E2194" s="23"/>
       <c r="F2194" s="1"/>
     </row>
     <row r="2195" spans="1:6">
       <c r="A2195" s="22" t="s">
-        <v>3816</v>
+        <v>3818</v>
       </c>
       <c r="B2195" s="22" t="s">
-        <v>3817</v>
+        <v>3819</v>
       </c>
       <c r="C2195" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2195" s="23"/>
       <c r="E2195" s="23"/>
       <c r="F2195" s="1"/>
     </row>
     <row r="2196" spans="1:6">
       <c r="A2196" s="22" t="s">
-        <v>3818</v>
+        <v>3820</v>
       </c>
       <c r="B2196" s="22" t="s">
-        <v>3819</v>
+        <v>3821</v>
       </c>
       <c r="C2196" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2196" s="23"/>
       <c r="E2196" s="23"/>
       <c r="F2196" s="1"/>
     </row>
     <row r="2197" spans="1:6">
       <c r="A2197" s="22" t="s">
-        <v>3820</v>
+        <v>3822</v>
       </c>
       <c r="B2197" s="22" t="s">
-        <v>3821</v>
+        <v>3823</v>
       </c>
       <c r="C2197" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2197" s="23"/>
       <c r="E2197" s="23"/>
       <c r="F2197" s="1"/>
     </row>
     <row r="2198" spans="1:6">
       <c r="A2198" s="22" t="s">
-        <v>3822</v>
+        <v>3824</v>
       </c>
       <c r="B2198" s="22" t="s">
-        <v>3823</v>
+        <v>3825</v>
       </c>
       <c r="C2198" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2198" s="23"/>
       <c r="E2198" s="23"/>
       <c r="F2198" s="1"/>
     </row>
     <row r="2199" spans="1:6">
       <c r="A2199" s="22" t="s">
-        <v>3824</v>
+        <v>3826</v>
       </c>
       <c r="B2199" s="22" t="s">
-        <v>3825</v>
+        <v>3827</v>
       </c>
       <c r="C2199" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2199" s="23"/>
       <c r="E2199" s="23"/>
       <c r="F2199" s="1"/>
     </row>
     <row r="2200" spans="1:6">
       <c r="A2200" s="22" t="s">
-        <v>3826</v>
+        <v>3828</v>
       </c>
       <c r="B2200" s="22" t="s">
-        <v>3827</v>
+        <v>3829</v>
       </c>
       <c r="C2200" s="23" t="s">
-        <v>16</v>
+        <v>320</v>
       </c>
       <c r="D2200" s="23"/>
       <c r="E2200" s="23"/>
       <c r="F2200" s="1"/>
     </row>
     <row r="2201" spans="1:6">
       <c r="A2201" s="22" t="s">
-        <v>3828</v>
+        <v>3830</v>
       </c>
       <c r="B2201" s="22" t="s">
-        <v>3829</v>
+        <v>3831</v>
       </c>
       <c r="C2201" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2201" s="23"/>
       <c r="E2201" s="23"/>
       <c r="F2201" s="1"/>
     </row>
     <row r="2202" spans="1:6">
       <c r="A2202" s="22" t="s">
-        <v>3830</v>
+        <v>3832</v>
       </c>
       <c r="B2202" s="22" t="s">
-        <v>3831</v>
+        <v>3833</v>
       </c>
       <c r="C2202" s="23" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="D2202" s="23"/>
       <c r="E2202" s="23"/>
       <c r="F2202" s="1"/>
     </row>
     <row r="2203" spans="1:6">
       <c r="A2203" s="22" t="s">
-        <v>3832</v>
+        <v>3834</v>
       </c>
       <c r="B2203" s="22" t="s">
-        <v>3833</v>
+        <v>3835</v>
       </c>
       <c r="C2203" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2203" s="23"/>
       <c r="E2203" s="23"/>
       <c r="F2203" s="1"/>
     </row>
     <row r="2204" spans="1:6">
       <c r="A2204" s="22" t="s">
-        <v>3834</v>
+        <v>1498</v>
       </c>
       <c r="B2204" s="22" t="s">
-        <v>3835</v>
+        <v>3836</v>
       </c>
       <c r="C2204" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2204" s="23"/>
       <c r="E2204" s="23"/>
       <c r="F2204" s="1"/>
     </row>
     <row r="2205" spans="1:6">
       <c r="A2205" s="22" t="s">
-        <v>3836</v>
+        <v>3837</v>
       </c>
       <c r="B2205" s="22" t="s">
-        <v>3837</v>
+        <v>3838</v>
       </c>
       <c r="C2205" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2205" s="23"/>
+      <c r="D2205" s="23">
+        <v>2</v>
+      </c>
       <c r="E2205" s="23"/>
       <c r="F2205" s="1"/>
     </row>
     <row r="2206" spans="1:6">
       <c r="A2206" s="22" t="s">
-        <v>1498</v>
+        <v>3839</v>
       </c>
       <c r="B2206" s="22" t="s">
-        <v>3838</v>
+        <v>3840</v>
       </c>
       <c r="C2206" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2206" s="23"/>
       <c r="E2206" s="23"/>
       <c r="F2206" s="1"/>
     </row>
     <row r="2207" spans="1:6">
       <c r="A2207" s="22" t="s">
-        <v>3839</v>
+        <v>3837</v>
       </c>
       <c r="B2207" s="22" t="s">
-        <v>3840</v>
+        <v>3841</v>
       </c>
       <c r="C2207" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2207" s="23">
         <v>2</v>
       </c>
       <c r="E2207" s="23"/>
       <c r="F2207" s="1"/>
     </row>
     <row r="2208" spans="1:6">
       <c r="A2208" s="22" t="s">
-        <v>3841</v>
+        <v>3842</v>
       </c>
       <c r="B2208" s="22" t="s">
-        <v>3842</v>
+        <v>3843</v>
       </c>
       <c r="C2208" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2208" s="23"/>
       <c r="E2208" s="23"/>
       <c r="F2208" s="1"/>
     </row>
     <row r="2209" spans="1:6">
       <c r="A2209" s="22" t="s">
-        <v>3839</v>
+        <v>3844</v>
       </c>
       <c r="B2209" s="22" t="s">
-        <v>3843</v>
+        <v>3845</v>
       </c>
       <c r="C2209" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2209" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2209" s="23"/>
       <c r="E2209" s="23"/>
       <c r="F2209" s="1"/>
     </row>
     <row r="2210" spans="1:6">
       <c r="A2210" s="22" t="s">
-        <v>3844</v>
+        <v>3846</v>
       </c>
       <c r="B2210" s="22" t="s">
-        <v>3845</v>
+        <v>3847</v>
       </c>
       <c r="C2210" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2210" s="23"/>
       <c r="E2210" s="23"/>
       <c r="F2210" s="1"/>
     </row>
     <row r="2211" spans="1:6">
       <c r="A2211" s="22" t="s">
-        <v>3846</v>
+        <v>3848</v>
       </c>
       <c r="B2211" s="22" t="s">
-        <v>3847</v>
+        <v>3849</v>
       </c>
       <c r="C2211" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2211" s="23"/>
       <c r="E2211" s="23"/>
       <c r="F2211" s="1"/>
     </row>
     <row r="2212" spans="1:6">
       <c r="A2212" s="22" t="s">
-        <v>3848</v>
+        <v>3850</v>
       </c>
       <c r="B2212" s="22" t="s">
-        <v>3849</v>
+        <v>3851</v>
       </c>
       <c r="C2212" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2212" s="23"/>
       <c r="E2212" s="23"/>
       <c r="F2212" s="1"/>
     </row>
     <row r="2213" spans="1:6">
       <c r="A2213" s="22" t="s">
-        <v>3850</v>
+        <v>3852</v>
       </c>
       <c r="B2213" s="22" t="s">
-        <v>3851</v>
+        <v>3853</v>
       </c>
       <c r="C2213" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2213" s="23"/>
       <c r="E2213" s="23"/>
       <c r="F2213" s="1"/>
     </row>
     <row r="2214" spans="1:6">
       <c r="A2214" s="22" t="s">
-        <v>3852</v>
+        <v>3854</v>
       </c>
       <c r="B2214" s="22" t="s">
-        <v>3853</v>
+        <v>3855</v>
       </c>
       <c r="C2214" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2214" s="23"/>
       <c r="E2214" s="23"/>
       <c r="F2214" s="1"/>
     </row>
     <row r="2215" spans="1:6">
       <c r="A2215" s="22" t="s">
-        <v>3854</v>
+        <v>3856</v>
       </c>
       <c r="B2215" s="22" t="s">
-        <v>3855</v>
+        <v>3857</v>
       </c>
       <c r="C2215" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2215" s="23"/>
       <c r="E2215" s="23"/>
       <c r="F2215" s="1"/>
     </row>
     <row r="2216" spans="1:6">
       <c r="A2216" s="22" t="s">
-        <v>3856</v>
+        <v>3858</v>
       </c>
       <c r="B2216" s="22" t="s">
-        <v>3857</v>
+        <v>3859</v>
       </c>
       <c r="C2216" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2216" s="23"/>
       <c r="E2216" s="23"/>
       <c r="F2216" s="1"/>
     </row>
     <row r="2217" spans="1:6">
       <c r="A2217" s="22" t="s">
-        <v>3858</v>
+        <v>3860</v>
       </c>
       <c r="B2217" s="22" t="s">
-        <v>3859</v>
+        <v>3861</v>
       </c>
       <c r="C2217" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2217" s="23"/>
       <c r="E2217" s="23"/>
       <c r="F2217" s="1"/>
     </row>
     <row r="2218" spans="1:6">
       <c r="A2218" s="22" t="s">
-        <v>3860</v>
+        <v>3862</v>
       </c>
       <c r="B2218" s="22" t="s">
-        <v>3861</v>
+        <v>3863</v>
       </c>
       <c r="C2218" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2218" s="23"/>
       <c r="E2218" s="23"/>
       <c r="F2218" s="1"/>
     </row>
     <row r="2219" spans="1:6">
       <c r="A2219" s="22" t="s">
-        <v>3862</v>
+        <v>3864</v>
       </c>
       <c r="B2219" s="22" t="s">
-        <v>3863</v>
+        <v>3865</v>
       </c>
       <c r="C2219" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2219" s="23"/>
       <c r="E2219" s="23"/>
       <c r="F2219" s="1"/>
     </row>
     <row r="2220" spans="1:6">
       <c r="A2220" s="22" t="s">
-        <v>3864</v>
+        <v>3866</v>
       </c>
       <c r="B2220" s="22" t="s">
-        <v>3865</v>
+        <v>3867</v>
       </c>
       <c r="C2220" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2220" s="23"/>
       <c r="E2220" s="23"/>
       <c r="F2220" s="1"/>
     </row>
     <row r="2221" spans="1:6">
       <c r="A2221" s="22" t="s">
-        <v>3866</v>
+        <v>3868</v>
       </c>
       <c r="B2221" s="22" t="s">
-        <v>3867</v>
+        <v>3869</v>
       </c>
       <c r="C2221" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2221" s="23"/>
       <c r="E2221" s="23"/>
       <c r="F2221" s="1"/>
     </row>
     <row r="2222" spans="1:6">
       <c r="A2222" s="22" t="s">
-        <v>3868</v>
+        <v>3078</v>
       </c>
       <c r="B2222" s="22" t="s">
-        <v>3869</v>
+        <v>3870</v>
       </c>
       <c r="C2222" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2222" s="23"/>
       <c r="E2222" s="23"/>
       <c r="F2222" s="1"/>
     </row>
     <row r="2223" spans="1:6">
       <c r="A2223" s="22" t="s">
-        <v>3870</v>
+        <v>3871</v>
       </c>
       <c r="B2223" s="22" t="s">
-        <v>3871</v>
+        <v>3872</v>
       </c>
       <c r="C2223" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2223" s="23"/>
       <c r="E2223" s="23"/>
       <c r="F2223" s="1"/>
     </row>
     <row r="2224" spans="1:6">
       <c r="A2224" s="22" t="s">
-        <v>3078</v>
+        <v>3873</v>
       </c>
       <c r="B2224" s="22" t="s">
-        <v>3872</v>
+        <v>3874</v>
       </c>
       <c r="C2224" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2224" s="23"/>
       <c r="E2224" s="23"/>
       <c r="F2224" s="1"/>
     </row>
     <row r="2225" spans="1:6">
       <c r="A2225" s="22" t="s">
-        <v>3873</v>
+        <v>3875</v>
       </c>
       <c r="B2225" s="22" t="s">
-        <v>3874</v>
+        <v>3876</v>
       </c>
       <c r="C2225" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2225" s="23"/>
-      <c r="E2225" s="23"/>
+      <c r="E2225" s="23">
+        <v>50</v>
+      </c>
       <c r="F2225" s="1"/>
     </row>
     <row r="2226" spans="1:6">
       <c r="A2226" s="22" t="s">
-        <v>3875</v>
+        <v>3877</v>
       </c>
       <c r="B2226" s="22" t="s">
-        <v>3876</v>
+        <v>3878</v>
       </c>
       <c r="C2226" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2226" s="23"/>
       <c r="E2226" s="23"/>
       <c r="F2226" s="1"/>
     </row>
     <row r="2227" spans="1:6">
       <c r="A2227" s="22" t="s">
-        <v>3877</v>
+        <v>3879</v>
       </c>
       <c r="B2227" s="22" t="s">
-        <v>3878</v>
+        <v>3880</v>
       </c>
       <c r="C2227" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2227" s="23"/>
-      <c r="E2227" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="E2227" s="23"/>
       <c r="F2227" s="1"/>
     </row>
     <row r="2228" spans="1:6">
       <c r="A2228" s="22" t="s">
-        <v>3879</v>
+        <v>3881</v>
       </c>
       <c r="B2228" s="22" t="s">
-        <v>3880</v>
+        <v>3882</v>
       </c>
       <c r="C2228" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2228" s="23"/>
       <c r="E2228" s="23"/>
       <c r="F2228" s="1"/>
     </row>
     <row r="2229" spans="1:6">
       <c r="A2229" s="22" t="s">
-        <v>3881</v>
+        <v>3883</v>
       </c>
       <c r="B2229" s="22" t="s">
-        <v>3882</v>
+        <v>3884</v>
       </c>
       <c r="C2229" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2229" s="23"/>
       <c r="E2229" s="23"/>
       <c r="F2229" s="1"/>
     </row>
     <row r="2230" spans="1:6">
       <c r="A2230" s="22" t="s">
-        <v>3883</v>
+        <v>3885</v>
       </c>
       <c r="B2230" s="22" t="s">
-        <v>3884</v>
+        <v>3886</v>
       </c>
       <c r="C2230" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2230" s="23"/>
       <c r="E2230" s="23"/>
       <c r="F2230" s="1"/>
     </row>
     <row r="2231" spans="1:6">
       <c r="A2231" s="22" t="s">
-        <v>3885</v>
+        <v>3887</v>
       </c>
       <c r="B2231" s="22" t="s">
-        <v>3886</v>
+        <v>3888</v>
       </c>
       <c r="C2231" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2231" s="23"/>
       <c r="E2231" s="23"/>
       <c r="F2231" s="1"/>
     </row>
     <row r="2232" spans="1:6">
       <c r="A2232" s="22" t="s">
-        <v>3887</v>
+        <v>3889</v>
       </c>
       <c r="B2232" s="22" t="s">
-        <v>3888</v>
+        <v>3890</v>
       </c>
       <c r="C2232" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2232" s="23"/>
       <c r="E2232" s="23"/>
       <c r="F2232" s="1"/>
     </row>
     <row r="2233" spans="1:6">
       <c r="A2233" s="22" t="s">
-        <v>3889</v>
+        <v>3887</v>
       </c>
       <c r="B2233" s="22" t="s">
-        <v>3890</v>
+        <v>3891</v>
       </c>
       <c r="C2233" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2233" s="23"/>
       <c r="E2233" s="23"/>
       <c r="F2233" s="1"/>
     </row>
     <row r="2234" spans="1:6">
       <c r="A2234" s="22" t="s">
-        <v>3891</v>
+        <v>3892</v>
       </c>
       <c r="B2234" s="22" t="s">
-        <v>3892</v>
+        <v>3893</v>
       </c>
       <c r="C2234" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2234" s="23"/>
       <c r="E2234" s="23"/>
       <c r="F2234" s="1"/>
     </row>
     <row r="2235" spans="1:6">
       <c r="A2235" s="22" t="s">
-        <v>3889</v>
+        <v>3894</v>
       </c>
       <c r="B2235" s="22" t="s">
-        <v>3893</v>
+        <v>3895</v>
       </c>
       <c r="C2235" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2235" s="23"/>
       <c r="E2235" s="23"/>
       <c r="F2235" s="1"/>
     </row>
     <row r="2236" spans="1:6">
       <c r="A2236" s="22" t="s">
-        <v>3894</v>
+        <v>623</v>
       </c>
       <c r="B2236" s="22" t="s">
-        <v>3895</v>
+        <v>3896</v>
       </c>
       <c r="C2236" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2236" s="23"/>
       <c r="E2236" s="23"/>
       <c r="F2236" s="1"/>
     </row>
     <row r="2237" spans="1:6">
       <c r="A2237" s="22" t="s">
-        <v>3896</v>
+        <v>3897</v>
       </c>
       <c r="B2237" s="22" t="s">
-        <v>3897</v>
+        <v>3898</v>
       </c>
       <c r="C2237" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2237" s="23"/>
       <c r="E2237" s="23"/>
       <c r="F2237" s="1"/>
     </row>
     <row r="2238" spans="1:6">
       <c r="A2238" s="22" t="s">
-        <v>623</v>
+        <v>3899</v>
       </c>
       <c r="B2238" s="22" t="s">
-        <v>3898</v>
+        <v>3900</v>
       </c>
       <c r="C2238" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2238" s="23"/>
       <c r="E2238" s="23"/>
       <c r="F2238" s="1"/>
     </row>
     <row r="2239" spans="1:6">
       <c r="A2239" s="22" t="s">
-        <v>3899</v>
+        <v>623</v>
       </c>
       <c r="B2239" s="22" t="s">
-        <v>3900</v>
+        <v>3901</v>
       </c>
       <c r="C2239" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2239" s="23"/>
       <c r="E2239" s="23"/>
       <c r="F2239" s="1"/>
     </row>
     <row r="2240" spans="1:6">
       <c r="A2240" s="22" t="s">
-        <v>3901</v>
+        <v>17</v>
       </c>
       <c r="B2240" s="22" t="s">
         <v>3902</v>
       </c>
       <c r="C2240" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2240" s="23"/>
       <c r="E2240" s="23"/>
       <c r="F2240" s="1"/>
     </row>
     <row r="2241" spans="1:6">
       <c r="A2241" s="22" t="s">
-        <v>623</v>
+        <v>3903</v>
       </c>
       <c r="B2241" s="22" t="s">
-        <v>3903</v>
+        <v>3904</v>
       </c>
       <c r="C2241" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2241" s="23"/>
       <c r="E2241" s="23"/>
       <c r="F2241" s="1"/>
     </row>
     <row r="2242" spans="1:6">
       <c r="A2242" s="22" t="s">
-        <v>17</v>
+        <v>623</v>
       </c>
       <c r="B2242" s="22" t="s">
-        <v>3904</v>
+        <v>3905</v>
       </c>
       <c r="C2242" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2242" s="23"/>
       <c r="E2242" s="23"/>
       <c r="F2242" s="1"/>
     </row>
     <row r="2243" spans="1:6">
-      <c r="A2243" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2243" s="22"/>
       <c r="B2243" s="22" t="s">
         <v>3906</v>
       </c>
       <c r="C2243" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2243" s="23"/>
       <c r="E2243" s="23"/>
       <c r="F2243" s="1"/>
     </row>
     <row r="2244" spans="1:6">
       <c r="A2244" s="22" t="s">
-        <v>623</v>
+        <v>3907</v>
       </c>
       <c r="B2244" s="22" t="s">
-        <v>3907</v>
+        <v>3908</v>
       </c>
       <c r="C2244" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2244" s="23"/>
-      <c r="E2244" s="23"/>
+      <c r="D2244" s="23">
+        <v>1</v>
+      </c>
+      <c r="E2244" s="23">
+        <v>60</v>
+      </c>
       <c r="F2244" s="1"/>
     </row>
     <row r="2245" spans="1:6">
-      <c r="A2245" s="22"/>
+      <c r="A2245" s="22" t="s">
+        <v>3010</v>
+      </c>
       <c r="B2245" s="22" t="s">
-        <v>3908</v>
+        <v>3909</v>
       </c>
       <c r="C2245" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2245" s="23"/>
       <c r="E2245" s="23"/>
       <c r="F2245" s="1"/>
     </row>
     <row r="2246" spans="1:6">
       <c r="A2246" s="22" t="s">
-        <v>3909</v>
+        <v>3010</v>
       </c>
       <c r="B2246" s="22" t="s">
         <v>3910</v>
       </c>
       <c r="C2246" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2246" s="23">
-[...4 lines deleted...]
-      </c>
+      <c r="D2246" s="23"/>
+      <c r="E2246" s="23"/>
       <c r="F2246" s="1"/>
     </row>
     <row r="2247" spans="1:6">
       <c r="A2247" s="22" t="s">
-        <v>3010</v>
+        <v>345</v>
       </c>
       <c r="B2247" s="22" t="s">
         <v>3911</v>
       </c>
       <c r="C2247" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2247" s="23"/>
+      <c r="D2247" s="23">
+        <v>2</v>
+      </c>
       <c r="E2247" s="23"/>
       <c r="F2247" s="1"/>
     </row>
     <row r="2248" spans="1:6">
       <c r="A2248" s="22" t="s">
-        <v>3010</v>
+        <v>3912</v>
       </c>
       <c r="B2248" s="22" t="s">
-        <v>3912</v>
+        <v>3913</v>
       </c>
       <c r="C2248" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2248" s="23"/>
+      <c r="D2248" s="23">
+        <v>1</v>
+      </c>
       <c r="E2248" s="23"/>
       <c r="F2248" s="1"/>
     </row>
     <row r="2249" spans="1:6">
       <c r="A2249" s="22" t="s">
-        <v>345</v>
+        <v>3571</v>
       </c>
       <c r="B2249" s="22" t="s">
-        <v>3913</v>
+        <v>3914</v>
       </c>
       <c r="C2249" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2249" s="23">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E2249" s="23"/>
+        <v>1</v>
+      </c>
+      <c r="E2249" s="23">
+        <v>70</v>
+      </c>
       <c r="F2249" s="1"/>
     </row>
     <row r="2250" spans="1:6">
-      <c r="A2250" s="22"/>
+      <c r="A2250" s="22" t="s">
+        <v>3915</v>
+      </c>
       <c r="B2250" s="22" t="s">
-        <v>3914</v>
+        <v>3916</v>
       </c>
       <c r="C2250" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2250" s="23">
         <v>1</v>
       </c>
       <c r="E2250" s="23"/>
       <c r="F2250" s="1"/>
     </row>
     <row r="2251" spans="1:6">
       <c r="A2251" s="22" t="s">
-        <v>3915</v>
+        <v>3571</v>
       </c>
       <c r="B2251" s="22" t="s">
-        <v>3916</v>
+        <v>3917</v>
       </c>
       <c r="C2251" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2251" s="23">
         <v>1</v>
       </c>
       <c r="E2251" s="23"/>
       <c r="F2251" s="1"/>
     </row>
     <row r="2252" spans="1:6">
       <c r="A2252" s="22" t="s">
-        <v>3572</v>
+        <v>3571</v>
       </c>
       <c r="B2252" s="22" t="s">
-        <v>3917</v>
+        <v>3918</v>
       </c>
       <c r="C2252" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2252" s="23">
         <v>1</v>
       </c>
-      <c r="E2252" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="E2252" s="23"/>
       <c r="F2252" s="1"/>
     </row>
     <row r="2253" spans="1:6">
       <c r="A2253" s="22" t="s">
-        <v>3918</v>
+        <v>3919</v>
       </c>
       <c r="B2253" s="22" t="s">
-        <v>3919</v>
+        <v>3920</v>
       </c>
       <c r="C2253" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2253" s="23">
         <v>1</v>
       </c>
       <c r="E2253" s="23"/>
       <c r="F2253" s="1"/>
     </row>
     <row r="2254" spans="1:6">
       <c r="A2254" s="22" t="s">
-        <v>3572</v>
+        <v>17</v>
       </c>
       <c r="B2254" s="22" t="s">
-        <v>3920</v>
+        <v>3921</v>
       </c>
       <c r="C2254" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2254" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2254" s="23"/>
       <c r="E2254" s="23"/>
       <c r="F2254" s="1"/>
     </row>
     <row r="2255" spans="1:6">
       <c r="A2255" s="22" t="s">
-        <v>3572</v>
+        <v>323</v>
       </c>
       <c r="B2255" s="22" t="s">
-        <v>3921</v>
+        <v>3922</v>
       </c>
       <c r="C2255" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2255" s="23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E2255" s="23"/>
       <c r="F2255" s="1"/>
     </row>
     <row r="2256" spans="1:6">
       <c r="A2256" s="22" t="s">
-        <v>3922</v>
+        <v>345</v>
       </c>
       <c r="B2256" s="22" t="s">
         <v>3923</v>
       </c>
       <c r="C2256" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2256" s="23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E2256" s="23"/>
       <c r="F2256" s="1"/>
     </row>
     <row r="2257" spans="1:6">
       <c r="A2257" s="22" t="s">
-        <v>17</v>
+        <v>3924</v>
       </c>
       <c r="B2257" s="22" t="s">
-        <v>3924</v>
+        <v>3925</v>
       </c>
       <c r="C2257" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2257" s="23"/>
+      <c r="D2257" s="23">
+        <v>2</v>
+      </c>
       <c r="E2257" s="23"/>
       <c r="F2257" s="1"/>
     </row>
     <row r="2258" spans="1:6">
       <c r="A2258" s="22" t="s">
-        <v>323</v>
+        <v>3926</v>
       </c>
       <c r="B2258" s="22" t="s">
-        <v>3925</v>
+        <v>3927</v>
       </c>
       <c r="C2258" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2258" s="23">
         <v>2</v>
       </c>
       <c r="E2258" s="23"/>
       <c r="F2258" s="1"/>
     </row>
     <row r="2259" spans="1:6">
       <c r="A2259" s="22" t="s">
-        <v>345</v>
+        <v>3928</v>
       </c>
       <c r="B2259" s="22" t="s">
-        <v>3926</v>
+        <v>3929</v>
       </c>
       <c r="C2259" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2259" s="23">
         <v>2</v>
       </c>
       <c r="E2259" s="23"/>
       <c r="F2259" s="1"/>
     </row>
     <row r="2260" spans="1:6">
       <c r="A2260" s="22" t="s">
-        <v>3927</v>
+        <v>3930</v>
       </c>
       <c r="B2260" s="22" t="s">
-        <v>3928</v>
+        <v>3931</v>
       </c>
       <c r="C2260" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2260" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2260" s="23"/>
       <c r="E2260" s="23"/>
       <c r="F2260" s="1"/>
     </row>
     <row r="2261" spans="1:6">
       <c r="A2261" s="22" t="s">
-        <v>3929</v>
+        <v>25</v>
       </c>
       <c r="B2261" s="22" t="s">
-        <v>3930</v>
+        <v>3932</v>
       </c>
       <c r="C2261" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2261" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2261" s="23"/>
       <c r="E2261" s="23"/>
       <c r="F2261" s="1"/>
     </row>
     <row r="2262" spans="1:6">
       <c r="A2262" s="22" t="s">
-        <v>3931</v>
+        <v>1294</v>
       </c>
       <c r="B2262" s="22" t="s">
-        <v>3932</v>
+        <v>3933</v>
       </c>
       <c r="C2262" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2262" s="23">
         <v>2</v>
       </c>
       <c r="E2262" s="23"/>
       <c r="F2262" s="1"/>
     </row>
     <row r="2263" spans="1:6">
       <c r="A2263" s="22" t="s">
-        <v>3933</v>
+        <v>2547</v>
       </c>
       <c r="B2263" s="22" t="s">
         <v>3934</v>
       </c>
       <c r="C2263" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2263" s="23"/>
       <c r="E2263" s="23"/>
       <c r="F2263" s="1"/>
     </row>
     <row r="2264" spans="1:6">
       <c r="A2264" s="22" t="s">
-        <v>25</v>
+        <v>2679</v>
       </c>
       <c r="B2264" s="22" t="s">
         <v>3935</v>
       </c>
       <c r="C2264" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2264" s="23"/>
       <c r="E2264" s="23"/>
       <c r="F2264" s="1"/>
     </row>
     <row r="2265" spans="1:6">
       <c r="A2265" s="22" t="s">
-        <v>1294</v>
+        <v>3936</v>
       </c>
       <c r="B2265" s="22" t="s">
-        <v>3936</v>
+        <v>3937</v>
       </c>
       <c r="C2265" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2265" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2265" s="23"/>
       <c r="E2265" s="23"/>
       <c r="F2265" s="1"/>
     </row>
     <row r="2266" spans="1:6">
       <c r="A2266" s="22" t="s">
-        <v>2547</v>
+        <v>3938</v>
       </c>
       <c r="B2266" s="22" t="s">
-        <v>3937</v>
+        <v>3939</v>
       </c>
       <c r="C2266" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2266" s="23"/>
+      <c r="D2266" s="23">
+        <v>1</v>
+      </c>
       <c r="E2266" s="23"/>
       <c r="F2266" s="1"/>
     </row>
     <row r="2267" spans="1:6">
       <c r="A2267" s="22" t="s">
-        <v>2679</v>
+        <v>3940</v>
       </c>
       <c r="B2267" s="22" t="s">
-        <v>3938</v>
+        <v>3941</v>
       </c>
       <c r="C2267" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2267" s="23"/>
       <c r="E2267" s="23"/>
       <c r="F2267" s="1"/>
     </row>
     <row r="2268" spans="1:6">
-      <c r="A2268" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2268" s="22"/>
       <c r="B2268" s="22" t="s">
-        <v>3940</v>
+        <v>3942</v>
       </c>
       <c r="C2268" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2268" s="23"/>
       <c r="E2268" s="23"/>
       <c r="F2268" s="1"/>
     </row>
     <row r="2269" spans="1:6">
-      <c r="A2269" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2269" s="22"/>
       <c r="B2269" s="22" t="s">
-        <v>3942</v>
+        <v>3943</v>
       </c>
       <c r="C2269" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D2269" s="23">
-[...1 lines deleted...]
-      </c>
+      <c r="D2269" s="23"/>
       <c r="E2269" s="23"/>
       <c r="F2269" s="1"/>
     </row>
     <row r="2270" spans="1:6">
       <c r="A2270" s="22" t="s">
-        <v>3943</v>
+        <v>3944</v>
       </c>
       <c r="B2270" s="22" t="s">
-        <v>3944</v>
+        <v>3945</v>
       </c>
       <c r="C2270" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2270" s="23"/>
       <c r="E2270" s="23"/>
       <c r="F2270" s="1"/>
     </row>
     <row r="2271" spans="1:6">
-      <c r="A2271" s="22"/>
+      <c r="A2271" s="22" t="s">
+        <v>17</v>
+      </c>
       <c r="B2271" s="22" t="s">
-        <v>3945</v>
+        <v>3946</v>
       </c>
       <c r="C2271" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2271" s="23"/>
       <c r="E2271" s="23"/>
       <c r="F2271" s="1"/>
     </row>
     <row r="2272" spans="1:6">
-      <c r="A2272" s="22"/>
+      <c r="A2272" s="22" t="s">
+        <v>3947</v>
+      </c>
       <c r="B2272" s="22" t="s">
-        <v>3946</v>
+        <v>3948</v>
       </c>
       <c r="C2272" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2272" s="23"/>
       <c r="E2272" s="23"/>
       <c r="F2272" s="1"/>
     </row>
     <row r="2273" spans="1:6">
       <c r="A2273" s="22" t="s">
-        <v>3947</v>
+        <v>3949</v>
       </c>
       <c r="B2273" s="22" t="s">
-        <v>3948</v>
+        <v>3950</v>
       </c>
       <c r="C2273" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2273" s="23"/>
       <c r="E2273" s="23"/>
       <c r="F2273" s="1"/>
     </row>
     <row r="2274" spans="1:6">
       <c r="A2274" s="22" t="s">
-        <v>17</v>
+        <v>3951</v>
       </c>
       <c r="B2274" s="22" t="s">
-        <v>3949</v>
+        <v>3952</v>
       </c>
       <c r="C2274" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2274" s="23"/>
       <c r="E2274" s="23"/>
       <c r="F2274" s="1"/>
     </row>
     <row r="2275" spans="1:6">
       <c r="A2275" s="22" t="s">
-        <v>3950</v>
+        <v>3953</v>
       </c>
       <c r="B2275" s="22" t="s">
-        <v>3951</v>
+        <v>3954</v>
       </c>
       <c r="C2275" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2275" s="23"/>
       <c r="E2275" s="23"/>
       <c r="F2275" s="1"/>
     </row>
     <row r="2276" spans="1:6">
       <c r="A2276" s="22" t="s">
-        <v>3952</v>
+        <v>2279</v>
       </c>
       <c r="B2276" s="22" t="s">
-        <v>3953</v>
+        <v>3955</v>
       </c>
       <c r="C2276" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2276" s="23"/>
       <c r="E2276" s="23"/>
       <c r="F2276" s="1"/>
     </row>
     <row r="2277" spans="1:6">
       <c r="A2277" s="22" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
       <c r="B2277" s="22" t="s">
-        <v>3955</v>
+        <v>3957</v>
       </c>
       <c r="C2277" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2277" s="23"/>
       <c r="E2277" s="23"/>
       <c r="F2277" s="1"/>
     </row>
     <row r="2278" spans="1:6">
       <c r="A2278" s="22" t="s">
-        <v>3956</v>
+        <v>2285</v>
       </c>
       <c r="B2278" s="22" t="s">
-        <v>3957</v>
+        <v>3958</v>
       </c>
       <c r="C2278" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2278" s="23"/>
       <c r="E2278" s="23"/>
       <c r="F2278" s="1"/>
     </row>
     <row r="2279" spans="1:6">
       <c r="A2279" s="22" t="s">
-        <v>2279</v>
+        <v>2090</v>
       </c>
       <c r="B2279" s="22" t="s">
-        <v>3958</v>
+        <v>3959</v>
       </c>
       <c r="C2279" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2279" s="23"/>
       <c r="E2279" s="23"/>
       <c r="F2279" s="1"/>
     </row>
     <row r="2280" spans="1:6">
       <c r="A2280" s="22" t="s">
-        <v>3959</v>
+        <v>3960</v>
       </c>
       <c r="B2280" s="22" t="s">
-        <v>3960</v>
+        <v>3961</v>
       </c>
       <c r="C2280" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2280" s="23"/>
       <c r="E2280" s="23"/>
       <c r="F2280" s="1"/>
     </row>
     <row r="2281" spans="1:6">
       <c r="A2281" s="22" t="s">
-        <v>2285</v>
+        <v>2604</v>
       </c>
       <c r="B2281" s="22" t="s">
-        <v>3961</v>
+        <v>3962</v>
       </c>
       <c r="C2281" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2281" s="23"/>
       <c r="E2281" s="23"/>
       <c r="F2281" s="1"/>
     </row>
     <row r="2282" spans="1:6">
       <c r="A2282" s="22" t="s">
-        <v>2090</v>
+        <v>3963</v>
       </c>
       <c r="B2282" s="22" t="s">
-        <v>3962</v>
+        <v>3964</v>
       </c>
       <c r="C2282" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2282" s="23"/>
       <c r="E2282" s="23"/>
       <c r="F2282" s="1"/>
     </row>
     <row r="2283" spans="1:6">
       <c r="A2283" s="22" t="s">
-        <v>3963</v>
+        <v>3965</v>
       </c>
       <c r="B2283" s="22" t="s">
-        <v>3964</v>
+        <v>3966</v>
       </c>
       <c r="C2283" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2283" s="23"/>
       <c r="E2283" s="23"/>
       <c r="F2283" s="1"/>
     </row>
     <row r="2284" spans="1:6">
       <c r="A2284" s="22" t="s">
-        <v>2604</v>
+        <v>17</v>
       </c>
       <c r="B2284" s="22" t="s">
-        <v>3965</v>
+        <v>3967</v>
       </c>
       <c r="C2284" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2284" s="23"/>
       <c r="E2284" s="23"/>
       <c r="F2284" s="1"/>
     </row>
     <row r="2285" spans="1:6">
       <c r="A2285" s="22" t="s">
-        <v>3966</v>
+        <v>2412</v>
       </c>
       <c r="B2285" s="22" t="s">
-        <v>3967</v>
+        <v>3968</v>
       </c>
       <c r="C2285" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2285" s="23"/>
       <c r="E2285" s="23"/>
       <c r="F2285" s="1"/>
     </row>
     <row r="2286" spans="1:6">
-      <c r="A2286" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2286" s="22"/>
       <c r="B2286" s="22" t="s">
         <v>3969</v>
       </c>
       <c r="C2286" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2286" s="23"/>
       <c r="E2286" s="23"/>
       <c r="F2286" s="1"/>
     </row>
     <row r="2287" spans="1:6">
       <c r="A2287" s="22" t="s">
-        <v>17</v>
+        <v>3970</v>
       </c>
       <c r="B2287" s="22" t="s">
-        <v>3970</v>
+        <v>3971</v>
       </c>
       <c r="C2287" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2287" s="23"/>
       <c r="E2287" s="23"/>
       <c r="F2287" s="1"/>
     </row>
     <row r="2288" spans="1:6">
       <c r="A2288" s="22" t="s">
-        <v>2412</v>
+        <v>3970</v>
       </c>
       <c r="B2288" s="22" t="s">
-        <v>3971</v>
+        <v>3972</v>
       </c>
       <c r="C2288" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2288" s="23"/>
       <c r="E2288" s="23"/>
       <c r="F2288" s="1"/>
     </row>
     <row r="2289" spans="1:6">
-      <c r="A2289" s="22"/>
+      <c r="A2289" s="22" t="s">
+        <v>3970</v>
+      </c>
       <c r="B2289" s="22" t="s">
-        <v>3972</v>
+        <v>3973</v>
       </c>
       <c r="C2289" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2289" s="23"/>
       <c r="E2289" s="23"/>
       <c r="F2289" s="1"/>
     </row>
     <row r="2290" spans="1:6">
       <c r="A2290" s="22" t="s">
-        <v>3973</v>
+        <v>3974</v>
       </c>
       <c r="B2290" s="22" t="s">
-        <v>3974</v>
+        <v>3975</v>
       </c>
       <c r="C2290" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2290" s="23"/>
       <c r="E2290" s="23"/>
       <c r="F2290" s="1"/>
     </row>
     <row r="2291" spans="1:6">
       <c r="A2291" s="22" t="s">
-        <v>3973</v>
+        <v>1494</v>
       </c>
       <c r="B2291" s="22" t="s">
-        <v>3975</v>
+        <v>3976</v>
       </c>
       <c r="C2291" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2291" s="23"/>
       <c r="E2291" s="23"/>
       <c r="F2291" s="1"/>
     </row>
     <row r="2292" spans="1:6">
       <c r="A2292" s="22" t="s">
-        <v>3973</v>
+        <v>1494</v>
       </c>
       <c r="B2292" s="22" t="s">
-        <v>3976</v>
+        <v>3977</v>
       </c>
       <c r="C2292" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2292" s="23"/>
       <c r="E2292" s="23"/>
       <c r="F2292" s="1"/>
     </row>
     <row r="2293" spans="1:6">
       <c r="A2293" s="22" t="s">
-        <v>3977</v>
+        <v>3978</v>
       </c>
       <c r="B2293" s="22" t="s">
-        <v>3978</v>
+        <v>3979</v>
       </c>
       <c r="C2293" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2293" s="23"/>
       <c r="E2293" s="23"/>
       <c r="F2293" s="1"/>
     </row>
     <row r="2294" spans="1:6">
       <c r="A2294" s="22" t="s">
-        <v>1494</v>
+        <v>3980</v>
       </c>
       <c r="B2294" s="22" t="s">
-        <v>3979</v>
+        <v>3981</v>
       </c>
       <c r="C2294" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2294" s="23"/>
       <c r="E2294" s="23"/>
       <c r="F2294" s="1"/>
     </row>
     <row r="2295" spans="1:6">
       <c r="A2295" s="22" t="s">
-        <v>1494</v>
+        <v>3982</v>
       </c>
       <c r="B2295" s="22" t="s">
-        <v>3980</v>
+        <v>3983</v>
       </c>
       <c r="C2295" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2295" s="23"/>
       <c r="E2295" s="23"/>
       <c r="F2295" s="1"/>
     </row>
     <row r="2296" spans="1:6">
       <c r="A2296" s="22" t="s">
-        <v>3981</v>
+        <v>3984</v>
       </c>
       <c r="B2296" s="22" t="s">
-        <v>3982</v>
+        <v>3985</v>
       </c>
       <c r="C2296" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2296" s="23"/>
       <c r="E2296" s="23"/>
       <c r="F2296" s="1"/>
     </row>
     <row r="2297" spans="1:6">
       <c r="A2297" s="22" t="s">
-        <v>3983</v>
+        <v>3986</v>
       </c>
       <c r="B2297" s="22" t="s">
-        <v>3984</v>
+        <v>3987</v>
       </c>
       <c r="C2297" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2297" s="23"/>
       <c r="E2297" s="23"/>
       <c r="F2297" s="1"/>
     </row>
     <row r="2298" spans="1:6">
       <c r="A2298" s="22" t="s">
-        <v>3985</v>
+        <v>3988</v>
       </c>
       <c r="B2298" s="22" t="s">
-        <v>3986</v>
+        <v>3989</v>
       </c>
       <c r="C2298" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2298" s="23"/>
       <c r="E2298" s="23"/>
       <c r="F2298" s="1"/>
     </row>
     <row r="2299" spans="1:6">
       <c r="A2299" s="22" t="s">
-        <v>3987</v>
+        <v>718</v>
       </c>
       <c r="B2299" s="22" t="s">
-        <v>3988</v>
+        <v>3990</v>
       </c>
       <c r="C2299" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2299" s="23"/>
       <c r="E2299" s="23"/>
       <c r="F2299" s="1"/>
     </row>
     <row r="2300" spans="1:6">
       <c r="A2300" s="22" t="s">
-        <v>3989</v>
+        <v>3991</v>
       </c>
       <c r="B2300" s="22" t="s">
-        <v>3990</v>
+        <v>3992</v>
       </c>
       <c r="C2300" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2300" s="23"/>
       <c r="E2300" s="23"/>
       <c r="F2300" s="1"/>
     </row>
     <row r="2301" spans="1:6">
-      <c r="A2301" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2301" s="22"/>
       <c r="B2301" s="22" t="s">
-        <v>3992</v>
+        <v>3993</v>
       </c>
       <c r="C2301" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2301" s="23"/>
       <c r="E2301" s="23"/>
       <c r="F2301" s="1"/>
     </row>
     <row r="2302" spans="1:6">
-      <c r="A2302" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2302" s="22"/>
       <c r="B2302" s="22" t="s">
-        <v>3993</v>
+        <v>3994</v>
       </c>
       <c r="C2302" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2302" s="23"/>
       <c r="E2302" s="23"/>
       <c r="F2302" s="1"/>
     </row>
     <row r="2303" spans="1:6">
       <c r="A2303" s="22" t="s">
-        <v>3994</v>
+        <v>3995</v>
       </c>
       <c r="B2303" s="22" t="s">
-        <v>3995</v>
+        <v>3996</v>
       </c>
       <c r="C2303" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2303" s="23"/>
       <c r="E2303" s="23"/>
       <c r="F2303" s="1"/>
     </row>
     <row r="2304" spans="1:6">
-      <c r="A2304" s="22"/>
+      <c r="A2304" s="22" t="s">
+        <v>3997</v>
+      </c>
       <c r="B2304" s="22" t="s">
-        <v>3996</v>
+        <v>3998</v>
       </c>
       <c r="C2304" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2304" s="23"/>
       <c r="E2304" s="23"/>
       <c r="F2304" s="1"/>
     </row>
     <row r="2305" spans="1:6">
-      <c r="A2305" s="22"/>
+      <c r="A2305" s="22" t="s">
+        <v>3999</v>
+      </c>
       <c r="B2305" s="22" t="s">
-        <v>3997</v>
+        <v>4000</v>
       </c>
       <c r="C2305" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2305" s="23"/>
       <c r="E2305" s="23"/>
       <c r="F2305" s="1"/>
     </row>
     <row r="2306" spans="1:6">
       <c r="A2306" s="22" t="s">
-        <v>3998</v>
+        <v>4001</v>
       </c>
       <c r="B2306" s="22" t="s">
-        <v>3999</v>
+        <v>4002</v>
       </c>
       <c r="C2306" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2306" s="23"/>
       <c r="E2306" s="23"/>
       <c r="F2306" s="1"/>
     </row>
     <row r="2307" spans="1:6">
       <c r="A2307" s="22" t="s">
-        <v>4000</v>
+        <v>4003</v>
       </c>
       <c r="B2307" s="22" t="s">
-        <v>4001</v>
+        <v>4004</v>
       </c>
       <c r="C2307" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2307" s="23"/>
       <c r="E2307" s="23"/>
       <c r="F2307" s="1"/>
     </row>
     <row r="2308" spans="1:6">
       <c r="A2308" s="22" t="s">
-        <v>4002</v>
+        <v>4005</v>
       </c>
       <c r="B2308" s="22" t="s">
-        <v>4003</v>
+        <v>4006</v>
       </c>
       <c r="C2308" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2308" s="23"/>
       <c r="E2308" s="23"/>
       <c r="F2308" s="1"/>
     </row>
     <row r="2309" spans="1:6">
       <c r="A2309" s="22" t="s">
-        <v>4004</v>
+        <v>4007</v>
       </c>
       <c r="B2309" s="22" t="s">
-        <v>4005</v>
+        <v>4008</v>
       </c>
       <c r="C2309" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2309" s="23"/>
       <c r="E2309" s="23"/>
       <c r="F2309" s="1"/>
     </row>
     <row r="2310" spans="1:6">
       <c r="A2310" s="22" t="s">
-        <v>4006</v>
+        <v>4009</v>
       </c>
       <c r="B2310" s="22" t="s">
-        <v>4007</v>
+        <v>4010</v>
       </c>
       <c r="C2310" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2310" s="23"/>
       <c r="E2310" s="23"/>
       <c r="F2310" s="1"/>
     </row>
     <row r="2311" spans="1:6">
       <c r="A2311" s="22" t="s">
-        <v>4008</v>
+        <v>4011</v>
       </c>
       <c r="B2311" s="22" t="s">
-        <v>4009</v>
+        <v>4012</v>
       </c>
       <c r="C2311" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2311" s="23"/>
       <c r="E2311" s="23"/>
       <c r="F2311" s="1"/>
     </row>
     <row r="2312" spans="1:6">
       <c r="A2312" s="22" t="s">
-        <v>4010</v>
+        <v>4013</v>
       </c>
       <c r="B2312" s="22" t="s">
-        <v>4011</v>
+        <v>4014</v>
       </c>
       <c r="C2312" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2312" s="23"/>
       <c r="E2312" s="23"/>
       <c r="F2312" s="1"/>
     </row>
     <row r="2313" spans="1:6">
       <c r="A2313" s="22" t="s">
-        <v>4012</v>
+        <v>4015</v>
       </c>
       <c r="B2313" s="22" t="s">
-        <v>4013</v>
+        <v>4016</v>
       </c>
       <c r="C2313" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2313" s="23"/>
       <c r="E2313" s="23"/>
       <c r="F2313" s="1"/>
     </row>
     <row r="2314" spans="1:6">
       <c r="A2314" s="22" t="s">
-        <v>4014</v>
+        <v>4017</v>
       </c>
       <c r="B2314" s="22" t="s">
-        <v>4015</v>
+        <v>4018</v>
       </c>
       <c r="C2314" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2314" s="23"/>
       <c r="E2314" s="23"/>
       <c r="F2314" s="1"/>
     </row>
     <row r="2315" spans="1:6">
       <c r="A2315" s="22" t="s">
-        <v>4016</v>
+        <v>4019</v>
       </c>
       <c r="B2315" s="22" t="s">
-        <v>4017</v>
+        <v>4020</v>
       </c>
       <c r="C2315" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D2315" s="23"/>
       <c r="E2315" s="23"/>
       <c r="F2315" s="1"/>
     </row>
     <row r="2316" spans="1:6">
       <c r="A2316" s="22" t="s">
-        <v>4018</v>
+        <v>4021</v>
       </c>
       <c r="B2316" s="22" t="s">
-        <v>4019</v>
+        <v>4022</v>
       </c>
       <c r="C2316" s="23" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D2316" s="23"/>
+        <v>1084</v>
+      </c>
+      <c r="D2316" s="23">
+        <v>3</v>
+      </c>
       <c r="E2316" s="23"/>
       <c r="F2316" s="1"/>
     </row>
     <row r="2317" spans="1:6">
-      <c r="A2317" s="22" t="s">
-[...9 lines deleted...]
-      <c r="E2317" s="23"/>
       <c r="F2317" s="1"/>
     </row>
-    <row r="2318" spans="1:6">
-[...32 lines deleted...]
-    <row r="2321" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
+    <row r="2318" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
+      <c r="A2318" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2318" s="13"/>
+      <c r="C2318" s="13"/>
+      <c r="D2318" s="13"/>
+      <c r="E2318" s="13"/>
+      <c r="F2318" s="7"/>
+    </row>
+    <row r="2319" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
+      <c r="A2319" s="14"/>
+      <c r="B2319" s="14"/>
+      <c r="C2319" s="14"/>
+      <c r="D2319" s="14"/>
+      <c r="E2319" s="14"/>
+      <c r="F2319" s="7"/>
+    </row>
+    <row r="2320" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
+      <c r="A2320" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2320" s="13"/>
+      <c r="C2320" s="13"/>
+      <c r="D2320" s="13"/>
+      <c r="E2320" s="13"/>
+      <c r="F2320" s="7"/>
+    </row>
+    <row r="2321" spans="1:6" customHeight="1" ht="30" s="7" customFormat="1">
       <c r="A2321" s="13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B2321" s="13"/>
       <c r="C2321" s="13"/>
       <c r="D2321" s="13"/>
       <c r="E2321" s="13"/>
       <c r="F2321" s="7"/>
     </row>
-    <row r="2322" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
-[...4 lines deleted...]
-      <c r="E2322" s="14"/>
+    <row r="2322" spans="1:6" customHeight="1" ht="30" s="7" customFormat="1">
+      <c r="A2322" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2322" s="13"/>
+      <c r="C2322" s="13"/>
+      <c r="D2322" s="13"/>
+      <c r="E2322" s="13"/>
       <c r="F2322" s="7"/>
     </row>
-    <row r="2323" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="2323" spans="1:6" customHeight="1" ht="30" s="7" customFormat="1">
+      <c r="A2323" s="13" t="s">
+        <v>9</v>
       </c>
       <c r="B2323" s="13"/>
       <c r="C2323" s="13"/>
       <c r="D2323" s="13"/>
       <c r="E2323" s="13"/>
       <c r="F2323" s="7"/>
     </row>
     <row r="2324" spans="1:6" customHeight="1" ht="30" s="7" customFormat="1">
       <c r="A2324" s="13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B2324" s="13"/>
       <c r="C2324" s="13"/>
       <c r="D2324" s="13"/>
       <c r="E2324" s="13"/>
       <c r="F2324" s="7"/>
     </row>
     <row r="2325" spans="1:6" customHeight="1" ht="30" s="7" customFormat="1">
       <c r="A2325" s="13" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B2325" s="13"/>
       <c r="C2325" s="13"/>
       <c r="D2325" s="13"/>
       <c r="E2325" s="13"/>
       <c r="F2325" s="7"/>
     </row>
-    <row r="2326" spans="1:6" customHeight="1" ht="30" s="7" customFormat="1">
-[...6 lines deleted...]
-      <c r="E2326" s="13"/>
+    <row r="2326" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
+      <c r="A2326" s="14"/>
+      <c r="B2326" s="14"/>
+      <c r="C2326" s="14"/>
+      <c r="D2326" s="14"/>
+      <c r="E2326" s="14"/>
       <c r="F2326" s="7"/>
     </row>
-    <row r="2327" spans="1:6" customHeight="1" ht="30" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="2327" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
+      <c r="A2327" s="12" t="s">
+        <v>6</v>
       </c>
       <c r="B2327" s="13"/>
       <c r="C2327" s="13"/>
       <c r="D2327" s="13"/>
       <c r="E2327" s="13"/>
       <c r="F2327" s="7"/>
     </row>
-    <row r="2328" spans="1:6" customHeight="1" ht="30" s="7" customFormat="1">
+    <row r="2328" spans="1:6" customHeight="1" ht="28" s="7" customFormat="1">
       <c r="A2328" s="13" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="E2328" s="13"/>
+        <v>4023</v>
+      </c>
       <c r="F2328" s="7"/>
     </row>
-    <row r="2329" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
-[...4 lines deleted...]
-      <c r="E2329" s="14"/>
+    <row r="2329" spans="1:6" customHeight="1" ht="28" s="7" customFormat="1">
+      <c r="A2329" s="13" t="s">
+        <v>4024</v>
+      </c>
       <c r="F2329" s="7"/>
     </row>
-    <row r="2330" spans="1:6" customHeight="1" ht="12.75" s="7" customFormat="1">
-[...6 lines deleted...]
-      <c r="E2330" s="13"/>
+    <row r="2330" spans="1:6" customHeight="1" ht="42" s="7" customFormat="1">
+      <c r="A2330" s="13" t="s">
+        <v>4025</v>
+      </c>
       <c r="F2330" s="7"/>
     </row>
-    <row r="2331" spans="1:6" customHeight="1" ht="28" s="7" customFormat="1">
-[...2 lines deleted...]
-      </c>
+    <row r="2331" spans="1:6" customHeight="1" ht="27" s="7" customFormat="1">
       <c r="F2331" s="7"/>
     </row>
-    <row r="2332" spans="1:6" customHeight="1" ht="28" s="7" customFormat="1">
-[...2 lines deleted...]
-      </c>
+    <row r="2332" spans="1:6" customHeight="1" ht="27" s="7" customFormat="1">
       <c r="F2332" s="7"/>
-    </row>
-[...10 lines deleted...]
-      <c r="F2335" s="7"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:E4"/>
   <mergeCells>
     <mergeCell ref="D1:E1"/>
-    <mergeCell ref="A2330:E2330"/>
+    <mergeCell ref="A2327:E2327"/>
+    <mergeCell ref="A2319:E2319"/>
+    <mergeCell ref="A2326:E2326"/>
+    <mergeCell ref="A2318:E2318"/>
+    <mergeCell ref="A2320:E2320"/>
+    <mergeCell ref="A2321:E2321"/>
     <mergeCell ref="A2322:E2322"/>
-    <mergeCell ref="A2329:E2329"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2323:E2323"/>
     <mergeCell ref="A2324:E2324"/>
     <mergeCell ref="A2325:E2325"/>
-    <mergeCell ref="A2327:E2327"/>
+    <mergeCell ref="A2323:E2323"/>
     <mergeCell ref="A2328:E2328"/>
-    <mergeCell ref="A2326:E2326"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2333:E2333"/>
+    <mergeCell ref="A2329:E2329"/>
+    <mergeCell ref="A2330:E2330"/>
   </mergeCells>
   <printOptions gridLines="true" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.3" right="0.3" top="0.5" bottom="0.5" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="83" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="false" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"-,Bold"MarineLINE® - Chemical Resistance List</oddHeader>
     <oddFooter>&amp;RDate: &amp;D | Page &amp;P</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -46123,271 +46072,271 @@
   <cols>
     <col min="1" max="1" width="8.85546875" style="8"/>
     <col min="2" max="2" width="8.85546875" style="8"/>
     <col min="3" max="3" width="8.85546875" style="8"/>
     <col min="4" max="4" width="8.85546875" style="8"/>
     <col min="5" max="5" width="8.85546875" style="8"/>
     <col min="6" max="6" width="8.85546875" style="8"/>
     <col min="7" max="7" width="8.85546875" style="8"/>
     <col min="8" max="8" width="8.85546875" style="8"/>
     <col min="9" max="9" width="8.85546875" style="8"/>
     <col min="10" max="10" width="8.85546875" style="8"/>
     <col min="11" max="11" width="8.85546875" style="8"/>
     <col min="12" max="12" width="8.85546875" style="8"/>
     <col min="13" max="13" width="8.85546875" style="8"/>
     <col min="14" max="14" width="8.85546875" style="8"/>
     <col min="15" max="15" width="8.85546875" style="8"/>
     <col min="16" max="16" width="8.85546875" style="8"/>
     <col min="17" max="17" width="8.85546875" style="8"/>
     <col min="18" max="18" width="3.5703125" customWidth="true" style="8"/>
     <col min="19" max="19" width="29.7109375" customWidth="true" style="8"/>
     <col min="20" max="20" width="8.85546875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" customHeight="1" ht="39">
       <c r="A1" s="16" t="s">
-        <v>4029</v>
+        <v>4026</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
     </row>
     <row r="3" spans="1:20" customHeight="1" ht="18.75">
       <c r="A3" s="17" t="s">
-        <v>4030</v>
+        <v>4027</v>
       </c>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
       <c r="N3" s="17"/>
       <c r="O3" s="17"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
       <c r="S3" s="17"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="15"/>
       <c r="N4" s="15"/>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
     </row>
     <row r="5" spans="1:20" customHeight="1" ht="270.6">
       <c r="A5" s="18" t="s">
-        <v>4031</v>
+        <v>4028</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
       <c r="N5" s="18"/>
       <c r="O5" s="18"/>
       <c r="P5" s="18"/>
       <c r="Q5" s="18"/>
       <c r="R5" s="18"/>
       <c r="S5" s="18"/>
     </row>
     <row r="6" spans="1:20" customHeight="1" ht="30">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
     </row>
     <row r="7" spans="1:20" customHeight="1" ht="235.9">
       <c r="A7" s="19" t="s">
-        <v>4032</v>
+        <v>4029</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
     </row>
     <row r="8" spans="1:20" customHeight="1" ht="30">
       <c r="A8" s="21"/>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
     </row>
     <row r="9" spans="1:20" customHeight="1" ht="129.6">
       <c r="A9" s="19" t="s">
-        <v>4033</v>
+        <v>4030</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="20"/>
       <c r="O9" s="20"/>
       <c r="P9" s="20"/>
       <c r="Q9" s="20"/>
       <c r="R9" s="20"/>
       <c r="S9" s="20"/>
     </row>
     <row r="10" spans="1:20" customHeight="1" ht="30">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
       <c r="O10" s="21"/>
       <c r="P10" s="21"/>
       <c r="Q10" s="21"/>
       <c r="R10" s="21"/>
       <c r="S10" s="21"/>
     </row>
     <row r="11" spans="1:20" customHeight="1" ht="265.9">
       <c r="A11" s="19" t="s">
-        <v>4034</v>
+        <v>4031</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="20"/>
       <c r="S11" s="20"/>
     </row>
     <row r="12" spans="1:20" customHeight="1" ht="15.75">
       <c r="A12" s="9"/>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>