--- v2 (2026-04-10)
+++ v3 (2026-06-10)
@@ -27,51 +27,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CRG" sheetId="1" r:id="rId4"/>
     <sheet name="Frequently Asked Questions(FAQ)" sheetId="2" r:id="rId5"/>
     <sheet name="MarineLINE GASFREEING Flowchart" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CRG'!$A$4:$E$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'CRG'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4032">
   <si>
-    <t>2026-04-10T14:01:58-04:00</t>
+    <t>2026-06-09T23:53:06-04:00</t>
   </si>
   <si>
     <t>CAS NUMBER</t>
   </si>
   <si>
     <t>CARGO / CHEMICAL NAME</t>
   </si>
   <si>
     <t>MarineLINE® 784 Resistance Code*</t>
   </si>
   <si>
     <t>Ref. Notes</t>
   </si>
   <si>
     <t>Max. Temp °C</t>
   </si>
   <si>
     <t>NOTES:</t>
   </si>
   <si>
     <t>• DO NOT STEAM MarineLINE® coated tanks.</t>
   </si>
   <si>
     <t>• Cargo List is based on practical tests carried out on pure and/or commercial products. Compositions of cargoes are subject to change based on manufacture and may vary in composition. APC has no control over the composition of these cargoes, the sequencing or conditions of service and expressly disclaims any responsibility for results of any incidental or consequential outcome of any kind.</t>
   </si>