--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -27,51 +27,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CRG" sheetId="1" r:id="rId4"/>
     <sheet name="Frequently Asked Questions(FAQ)" sheetId="2" r:id="rId5"/>
     <sheet name="MarineLINE GASFREEING Flowchart" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CRG'!$A$4:$E$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'CRG'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4032">
   <si>
-    <t>2026-06-09T23:53:06-04:00</t>
+    <t>2026-08-09T10:26:52-04:00</t>
   </si>
   <si>
     <t>CAS NUMBER</t>
   </si>
   <si>
     <t>CARGO / CHEMICAL NAME</t>
   </si>
   <si>
     <t>MarineLINE® 784 Resistance Code*</t>
   </si>
   <si>
     <t>Ref. Notes</t>
   </si>
   <si>
     <t>Max. Temp °C</t>
   </si>
   <si>
     <t>NOTES:</t>
   </si>
   <si>
     <t>• DO NOT STEAM MarineLINE® coated tanks.</t>
   </si>
   <si>
     <t>• Cargo List is based on practical tests carried out on pure and/or commercial products. Compositions of cargoes are subject to change based on manufacture and may vary in composition. APC has no control over the composition of these cargoes, the sequencing or conditions of service and expressly disclaims any responsibility for results of any incidental or consequential outcome of any kind.</t>
   </si>